--- v0 (2025-12-05)
+++ v1 (2026-05-15)
@@ -3,13394 +3,15039 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="529D2B33" w14:textId="4A485B86" w:rsidR="002A0B9A" w:rsidRPr="005D3299" w:rsidRDefault="004E53F1" w:rsidP="004E53F1">
+    <w:p w14:paraId="529D2B33" w14:textId="5CEE37A8" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="00110CCA" w:rsidP="004E53F1">
       <w:pPr>
         <w:pStyle w:val="Tittle"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="a4"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:sz w:val="44"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
           <w:noProof/>
-          <w:sz w:val="44"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26EDF622" wp14:editId="5E0D9635">
-            <wp:extent cx="3543300" cy="1543050"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51D6DDFC" wp14:editId="3D81C822">
+            <wp:extent cx="1143000" cy="1143000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="2" name="Εικόνα 2"/>
+            <wp:docPr id="1241796317" name="Εικόνα 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 3"/>
+                    <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3543300" cy="1543050"/>
+                      <a:ext cx="1143000" cy="1143000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D196FAB" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="007409A3" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
+    <w:p w14:paraId="02092536" w14:textId="4E93F9D0" w:rsidR="007409A3" w:rsidRDefault="00110CCA" w:rsidP="00110CCA">
       <w:pPr>
         <w:pStyle w:val="Tittle"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="a4"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="53DDE024" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="007409A3" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Κέντρο Καινοτομίας και Επιχειρηματικότητας (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>ΚεΚΕ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58C52EEF" w14:textId="1A333E9D" w:rsidR="002B46FE" w:rsidRPr="004D06C7" w:rsidRDefault="002B46FE" w:rsidP="00110CCA">
       <w:pPr>
         <w:pStyle w:val="Tittle"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="a4"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="8"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="12"/>
+        </w:rPr>
+        <w:t>Ιονίου Πανεπιστημίου</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49EBC5A0" w14:textId="77777777" w:rsidR="007409A3" w:rsidRPr="004D06C7" w:rsidRDefault="007409A3" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:pStyle w:val="Tittle"/>
+        <w:widowControl/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="IntenseEmphasis"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i w:val="0"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007409A3">
-[...9 lines deleted...]
-    <w:p w14:paraId="01ECAA03" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="007409A3" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
+    </w:p>
+    <w:p w14:paraId="72FB0A34" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
       <w:pPr>
         <w:pStyle w:val="Tittle"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="a4"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="6F42DBE6" w14:textId="704BBA1A" w:rsidR="00BE4F73" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:color w:val="000080"/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EC6B31A" w14:textId="77777777" w:rsidR="00110CCA" w:rsidRPr="004D06C7" w:rsidRDefault="00110CCA" w:rsidP="00BE4F73">
       <w:pPr>
         <w:pStyle w:val="Tittle"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="a4"/>
-[...66 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="000080"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8789"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="19C1948A" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="19C1948A" w14:textId="77777777" w:rsidTr="00FF0D73">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23C36334" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00D85A47" w:rsidP="00D85A47">
+          <w:p w14:paraId="63CFE939" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="0006775C" w:rsidRDefault="00110CCA" w:rsidP="00D85A47">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
                 <w:sz w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="4F81BD" w:themeColor="accent1"/>
                 <w:sz w:val="36"/>
               </w:rPr>
-              <w:t>Μελέτη Εφικτότητας - Σκοπιμότητας</w:t>
+              <w:t>Πρότυπο για τη δημιουργία</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FB817B7" w14:textId="77777777" w:rsidR="002B46FE" w:rsidRPr="0006775C" w:rsidRDefault="002B46FE" w:rsidP="00D85A47">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23C36334" w14:textId="7BBBE5FA" w:rsidR="00110CCA" w:rsidRPr="004D06C7" w:rsidRDefault="00110CCA" w:rsidP="00D85A47">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="4F81BD" w:themeColor="accent1"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t>ΕΠΙΧΕΙΡΗΜΑΤΙΚΟΥ ΣΧΕΔΙΟΥ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="326C3306" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
+    <w:p w14:paraId="326C3306" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
       <w:pPr>
         <w:pStyle w:val="Table"/>
         <w:widowControl/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="60"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BEE2C31" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
+    <w:p w14:paraId="7BEE2C31" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
       <w:pPr>
         <w:pStyle w:val="Table"/>
         <w:widowControl/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="60"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B224AC9" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
+    <w:p w14:paraId="7B224AC9" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
       <w:pPr>
         <w:pStyle w:val="Table"/>
         <w:widowControl/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="60"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D9BEBF1" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
+    <w:p w14:paraId="52C271F2" w14:textId="77777777" w:rsidR="00110CCA" w:rsidRPr="004D06C7" w:rsidRDefault="00110CCA" w:rsidP="00BE4F73">
       <w:pPr>
         <w:pStyle w:val="Table"/>
         <w:widowControl/>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="60"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D9BEBF1" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:pStyle w:val="Table"/>
+        <w:widowControl/>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:spacing w:val="60"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8820" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblInd w:w="-275" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6480"/>
-        <w:gridCol w:w="2340"/>
+        <w:gridCol w:w="4140"/>
+        <w:gridCol w:w="1620"/>
+        <w:gridCol w:w="3060"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="4EC919E3" w14:textId="77777777" w:rsidTr="00FF0D73">
-[...2 lines deleted...]
-            <w:tcW w:w="6480" w:type="dxa"/>
+      <w:tr w:rsidR="002B46FE" w:rsidRPr="002B46FE" w14:paraId="4EC919E3" w14:textId="7A7706CB" w:rsidTr="002B46FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
-          <w:p w14:paraId="11B75E2F" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="11B75E2F" w14:textId="77777777" w:rsidR="002B46FE" w:rsidRPr="002B46FE" w:rsidRDefault="002B46FE" w:rsidP="00FF0D73">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1363"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:spacing w:val="60"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B46FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:spacing w:val="60"/>
-                <w:sz w:val="20"/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Ονοματεπώνυμο Φοιτητή/ Φοιτήτριας  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcW w:w="1620" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
-          <w:p w14:paraId="42A4FEA0" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="42A4FEA0" w14:textId="77777777" w:rsidR="002B46FE" w:rsidRPr="002B46FE" w:rsidRDefault="002B46FE" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:spacing w:val="60"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B46FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
-                <w:spacing w:val="60"/>
-                <w:sz w:val="20"/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Αριθμός Μητρώου </w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="434C9826" w14:textId="7AB0D8B4" w:rsidR="002B46FE" w:rsidRPr="002B46FE" w:rsidRDefault="002B46FE" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B46FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Email </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="107594D7" w14:textId="77777777" w:rsidTr="00FF0D73">
-[...4 lines deleted...]
-          <w:p w14:paraId="13F30A89" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+      <w:tr w:rsidR="002B46FE" w:rsidRPr="004D06C7" w14:paraId="107594D7" w14:textId="6C75D420" w:rsidTr="002B46FE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4140" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13F30A89" w14:textId="77777777" w:rsidR="002B46FE" w:rsidRPr="004D06C7" w:rsidRDefault="002B46FE" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:spacing w:val="60"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6DE7E0EA" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="6DE7E0EA" w14:textId="77777777" w:rsidR="002B46FE" w:rsidRPr="004D06C7" w:rsidRDefault="002B46FE" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:spacing w:val="60"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="73AC6538" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="73AC6538" w14:textId="77777777" w:rsidR="002B46FE" w:rsidRPr="004D06C7" w:rsidRDefault="002B46FE" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:spacing w:val="60"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="37B40B0F" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="37B40B0F" w14:textId="77777777" w:rsidR="002B46FE" w:rsidRPr="004D06C7" w:rsidRDefault="002B46FE" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:spacing w:val="60"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1118FFB7" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="1118FFB7" w14:textId="77777777" w:rsidR="002B46FE" w:rsidRPr="004D06C7" w:rsidRDefault="002B46FE" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:spacing w:val="60"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2340" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0716CAFA" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:tcW w:w="1620" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0716CAFA" w14:textId="77777777" w:rsidR="002B46FE" w:rsidRPr="004D06C7" w:rsidRDefault="002B46FE" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:spacing w:val="60"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F57C628" w14:textId="77777777" w:rsidR="002B46FE" w:rsidRPr="004D06C7" w:rsidRDefault="002B46FE" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="240" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:spacing w:val="60"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="09DBC28B" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
+    <w:p w14:paraId="09DBC28B" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
       <w:pPr>
         <w:pStyle w:val="Tittle"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="000080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EC2F815" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
+    <w:p w14:paraId="4EC2F815" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
       <w:pPr>
         <w:pStyle w:val="Tittle"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="000080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28B41034" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
+    <w:p w14:paraId="28B41034" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
       <w:pPr>
         <w:pStyle w:val="Tittle"/>
         <w:widowControl/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="000080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="000080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="000080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EDE54D0" w14:textId="0815993D" w:rsidR="00BE4F73" w:rsidRPr="0091436C" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w14:paraId="38DB24E0" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="002B46FE" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rStyle w:val="a5"/>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D3299">
-[...19 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    </w:p>
+    <w:p w14:paraId="3D15C1A0" w14:textId="54EC0F93" w:rsidR="001B0EA7" w:rsidRPr="004D06C7" w:rsidRDefault="001B0EA7" w:rsidP="004E53F1">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4153"/>
+          <w:tab w:val="clear" w:pos="8306"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D8C5E1B" w14:textId="77777777" w:rsidR="00110CCA" w:rsidRPr="004D06C7" w:rsidRDefault="00110CCA" w:rsidP="004E53F1">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4153"/>
+          <w:tab w:val="clear" w:pos="8306"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71651D32" w14:textId="77777777" w:rsidR="001B0EA7" w:rsidRPr="004D06C7" w:rsidRDefault="001B0EA7" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rStyle w:val="a5"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="a3"/>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A22752C" w14:textId="388A40E1" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="001B0EA7" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rStyle w:val="a5"/>
-[...65 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Κέρκυρα, </w:t>
       </w:r>
-      <w:r w:rsidR="00E226D0">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidR="00E226D0" w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Ι</w:t>
       </w:r>
-      <w:r w:rsidR="004E53F1">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidR="004E53F1" w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ούνιος</w:t>
       </w:r>
-      <w:r w:rsidR="00E226D0">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidR="00E226D0" w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="004E53F1">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidR="00E87C08">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="709FB480" w14:textId="77777777" w:rsidR="002914AA" w:rsidRPr="004D06C7" w:rsidRDefault="002914AA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="Περιεχόμενα"/>
-      <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8820"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="5D931988" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="5D931988" w14:textId="77777777" w:rsidTr="00FF0D73">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8820" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
-          <w:p w14:paraId="39DC9028" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="39DC9028" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="32"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Περιεχόμενα</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="4844920D" w14:textId="0DCBBDCF" w:rsidR="0091436C" w:rsidRDefault="00C9191F">
-[...1 lines deleted...]
-        <w:pStyle w:val="10"/>
+    <w:p w14:paraId="30C071BF" w14:textId="021CD577" w:rsidR="00EB7AC5" w:rsidRDefault="00C9191F">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="8296"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
-          <w:szCs w:val="22"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="00BE4F73" w:rsidRPr="005D3299">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidR="00BE4F73" w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc132018476" w:history="1">
-        <w:r w:rsidR="0091436C" w:rsidRPr="001A6BB7">
+      <w:hyperlink w:anchor="_Toc198623517" w:history="1">
+        <w:r w:rsidR="00EB7AC5" w:rsidRPr="00E868F4">
           <w:rPr>
-            <w:rStyle w:val="-"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>ΕΠΙΤΕΛΙΚΗ ΣΥΝΟΨΗ (EXECUTIVE SUMMARY)</w:t>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r w:rsidR="00EB7AC5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r w:rsidR="00EB7AC5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r w:rsidR="00EB7AC5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc132018476 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc198623517 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r w:rsidR="00EB7AC5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r w:rsidR="00EB7AC5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r w:rsidR="00EB7AC5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r w:rsidR="00EB7AC5">
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="09A3D7B0" w14:textId="214D6FC4" w:rsidR="0091436C" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="10"/>
+    <w:p w14:paraId="61D88AB8" w14:textId="1AE356A5" w:rsidR="00EB7AC5" w:rsidRDefault="00EB7AC5">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:tabs>
+          <w:tab w:val="left" w:pos="440"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="8296"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="0091436C" w:rsidRPr="001A6BB7">
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc198623518" w:history="1">
+        <w:r w:rsidRPr="00E868F4">
           <w:rPr>
-            <w:rStyle w:val="-"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
             <w:noProof/>
           </w:rPr>
-          <w:t>1.0  Παρουσίαση Επιχειρηματικής Ανάγκης/ Προβλήματος/  Ευκαιρίας</w:t>
+          <w:t>1.</w:t>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:caps w:val="0"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00E868F4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Παρουσίαση Επιχειρηματικής Ανάγκης/ Προβλήματος/  Ευκαιρίας</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc132018477 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc198623518 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D96420B" w14:textId="082FA8C4" w:rsidR="0091436C" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="10"/>
+    <w:p w14:paraId="4B4EA8FB" w14:textId="1EE9665C" w:rsidR="00EB7AC5" w:rsidRDefault="00EB7AC5">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:tabs>
+          <w:tab w:val="left" w:pos="440"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="8296"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="0091436C" w:rsidRPr="001A6BB7">
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc198623519" w:history="1">
+        <w:r w:rsidRPr="00E868F4">
           <w:rPr>
-            <w:rStyle w:val="-"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
             <w:noProof/>
           </w:rPr>
-          <w:t>2.0 Περιγραφή Επιχειρηματικής Δραστηριότητας &amp; Καινοτομίας</w:t>
+          <w:t>2.</w:t>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:caps w:val="0"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00E868F4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Ανάλυση εσωτερικού περιβάλλοντος της επιχείρησης</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc132018478 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc198623519 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3870884C" w14:textId="4A9821C3" w:rsidR="0091436C" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="10"/>
+    <w:p w14:paraId="23B593DB" w14:textId="18529DD8" w:rsidR="00EB7AC5" w:rsidRDefault="00EB7AC5">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:tabs>
+          <w:tab w:val="left" w:pos="440"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="8296"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="0091436C" w:rsidRPr="001A6BB7">
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc198623520" w:history="1">
+        <w:r w:rsidRPr="00E868F4">
           <w:rPr>
-            <w:rStyle w:val="-"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:iCs/>
             <w:noProof/>
           </w:rPr>
-          <w:t>3.0 Ανάλυση Αγοράς – Ανταγωνισμού</w:t>
+          <w:t>3.</w:t>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:caps w:val="0"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00E868F4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Ανάλυση εξωτερικού περιβάλλοντος της επιχείρησης</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc132018479 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc198623520 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>3</w:t>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50299F74" w14:textId="4DC46ADC" w:rsidR="0091436C" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="10"/>
+    <w:p w14:paraId="07F5F6E7" w14:textId="51C52F26" w:rsidR="00EB7AC5" w:rsidRDefault="00EB7AC5">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:tabs>
+          <w:tab w:val="left" w:pos="440"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="8296"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="0091436C" w:rsidRPr="001A6BB7">
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc198623521" w:history="1">
+        <w:r w:rsidRPr="00E868F4">
           <w:rPr>
-            <w:rStyle w:val="-"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>4.0 οργανωτικοσ ΣχεδιασμΟς</w:t>
+          <w:t>4.</w:t>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:caps w:val="0"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00E868F4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Στρατηγική Μάρκετινγκ και Πωλήσεων</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc132018480 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc198623521 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67D708CB" w14:textId="763714BC" w:rsidR="0091436C" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="10"/>
+    <w:p w14:paraId="020DB431" w14:textId="7FEDE1B7" w:rsidR="00EB7AC5" w:rsidRDefault="00EB7AC5">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:tabs>
+          <w:tab w:val="left" w:pos="440"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="8296"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="0091436C" w:rsidRPr="001A6BB7">
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc198623522" w:history="1">
+        <w:r w:rsidRPr="00E868F4">
           <w:rPr>
-            <w:rStyle w:val="-"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>5.0 οικονομικοσ ΣχεδιασμΟς</w:t>
+          <w:t>5.</w:t>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:caps w:val="0"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00E868F4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Επιχειρησιακή και Διοικητική Δομή</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc132018481 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc198623522 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3F7943EA" w14:textId="076C9060" w:rsidR="0091436C" w:rsidRDefault="00000000">
-[...1 lines deleted...]
-        <w:pStyle w:val="10"/>
+    <w:p w14:paraId="62C67F16" w14:textId="7C898A5D" w:rsidR="00EB7AC5" w:rsidRDefault="00EB7AC5">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
         <w:tabs>
+          <w:tab w:val="left" w:pos="440"/>
           <w:tab w:val="right" w:leader="underscore" w:pos="8296"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:noProof/>
-          <w:szCs w:val="22"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="0091436C" w:rsidRPr="001A6BB7">
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc198623523" w:history="1">
+        <w:r w:rsidRPr="00E868F4">
           <w:rPr>
-            <w:rStyle w:val="-"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
-          <w:t>6.0 ΠΗΓΕΣ</w:t>
+          <w:t>6.</w:t>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:caps w:val="0"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00E868F4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Οικονομικός Σχεδιασμός</w:t>
+        </w:r>
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc132018482 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc198623523 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="0091436C">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C3AD71B" w14:textId="2A2F3EA0" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00C9191F" w:rsidP="002914AA">
+    <w:p w14:paraId="74064D2D" w14:textId="0E95A22D" w:rsidR="00EB7AC5" w:rsidRDefault="00EB7AC5">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="440"/>
+          <w:tab w:val="right" w:leader="underscore" w:pos="8296"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc198623524" w:history="1">
+        <w:r w:rsidRPr="00E868F4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>7.</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:caps w:val="0"/>
+            <w:noProof/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00E868F4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>Σχέδιο Υλοποίησης και Ορόσημα</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc198623524 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="30CBB48E" w14:textId="650C7F6B" w:rsidR="00EB7AC5" w:rsidRDefault="00EB7AC5">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="underscore" w:pos="8296"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:noProof/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc198623525" w:history="1">
+        <w:r w:rsidRPr="00E868F4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>8. Aναφορές</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc198623525 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6C3AD71B" w14:textId="11DA7325" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00C9191F" w:rsidP="002914AA">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rStyle w:val="a5"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="285B0D16" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w14:paraId="285B0D16" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rStyle w:val="a5"/>
-[...12 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4811DC95" w14:textId="77777777" w:rsidR="00FD0C12" w:rsidRPr="004D06C7" w:rsidRDefault="00FD0C12">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9075" w:type="dxa"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9075"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0091436C" w:rsidRPr="005D3299" w14:paraId="4D6C7B17" w14:textId="77777777" w:rsidTr="0091436C">
+      <w:tr w:rsidR="0091436C" w:rsidRPr="004D06C7" w14:paraId="4D6C7B17" w14:textId="77777777" w:rsidTr="0091436C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9075" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1989902B" w14:textId="647131DC" w:rsidR="0091436C" w:rsidRPr="0091436C" w:rsidRDefault="0091436C" w:rsidP="0091436C">
-[...1 lines deleted...]
-              <w:pStyle w:val="1"/>
+          <w:p w14:paraId="1989902B" w14:textId="647131DC" w:rsidR="0091436C" w:rsidRPr="004D06C7" w:rsidRDefault="0091436C" w:rsidP="004D06C7">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_Toc132018476"/>
-            <w:r w:rsidRPr="0091436C">
-[...2 lines deleted...]
-              </w:rPr>
+            <w:bookmarkStart w:id="2" w:name="_Toc198623517"/>
+            <w:r w:rsidRPr="004D06C7">
               <w:lastRenderedPageBreak/>
               <w:t>ΕΠΙΤΕΛΙΚΗ ΣΥΝΟΨΗ (EXECUTIVE SUMMARY)</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="66343DC1" w14:textId="781A3EC7" w:rsidR="0091436C" w:rsidRDefault="0091436C" w:rsidP="0091436C">
-[...29 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+    <w:p w14:paraId="66343DC1" w14:textId="781A3EC7" w:rsidR="0091436C" w:rsidRPr="004D06C7" w:rsidRDefault="0091436C" w:rsidP="0091436C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="517769A1" w14:textId="770FB9EB" w:rsidR="00110CCA" w:rsidRPr="004D06C7" w:rsidRDefault="00110CCA" w:rsidP="001A3A7D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Η ενότητα αυτή γράφεται τελευταία. Είναι μια περίληψη μίας σελίδας του συνόλου του επιχειρηματικού σας σχεδίου. Παρουσιάστε την επιχειρηματική ιδέα, το πρόβλημα που επιλύετε, το κοινό-στόχο, τη λύση σας (προϊόν/υπηρεσία) και πώς το εγχείρημα θα είναι κερδοφόρο.</w:t>
+      </w:r>
+      <w:r w:rsidR="001A3A7D" w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Πρέπει να είναι πλήρης, περιεκτική, επαγγελματική και να αποπνέει ενθουσιασμό.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6974FBFF" w14:textId="7F1A026B" w:rsidR="00110CCA" w:rsidRPr="004D06C7" w:rsidRDefault="00110CCA" w:rsidP="00110CCA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Να περιλαμβάνει:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05AEBDE3" w14:textId="0053CF97" w:rsidR="00110CCA" w:rsidRPr="004D06C7" w:rsidRDefault="00110CCA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Όνομα και τοποθεσία επιχείρησης</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6290ABEE" w14:textId="7DFE41A5" w:rsidR="00110CCA" w:rsidRPr="004D06C7" w:rsidRDefault="00110CCA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Σύντομη αποτύπωση αποστολής και οράματος</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF3DB4A" w14:textId="74DD7736" w:rsidR="00110CCA" w:rsidRPr="004D06C7" w:rsidRDefault="00110CCA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Περιγραφή προϊόντος/υπηρεσίας</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D71AAF6" w14:textId="43C88819" w:rsidR="00110CCA" w:rsidRPr="004D06C7" w:rsidRDefault="00110CCA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Ευκαιρία στην αγορά</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D03D9DB" w14:textId="4D03B837" w:rsidR="001A3A7D" w:rsidRPr="004D06C7" w:rsidRDefault="001A3A7D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Τους ανταγωνιστές σας και τι διαφοροποιεί την δική σας επιχείρηση</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19FE5DE9" w14:textId="0CB88D71" w:rsidR="0091436C" w:rsidRPr="004D06C7" w:rsidRDefault="00110CCA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Στόχοι επιχείρησης και βασικά οικονομικά στοιχεία</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271A34EE" w14:textId="77777777" w:rsidR="0091436C" w:rsidRPr="0006775C" w:rsidRDefault="0091436C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8541" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8541"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="773A97C0" w14:textId="77777777" w:rsidTr="0091436C">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="773A97C0" w14:textId="77777777" w:rsidTr="0091436C">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8541" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B0A5A65" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="005D3299">
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:p w14:paraId="1B0A5A65" w14:textId="48F66E0A" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:hyperlink w:anchor="Περιεχόμενα" w:history="1">
-              <w:bookmarkStart w:id="2" w:name="_Toc132018477"/>
-              <w:r w:rsidR="00D85A47" w:rsidRPr="005D3299">
+              <w:bookmarkStart w:id="3" w:name="_Toc132018477"/>
+              <w:bookmarkStart w:id="4" w:name="_Toc198623518"/>
+              <w:r w:rsidR="00D85A47" w:rsidRPr="004D06C7">
                 <w:rPr>
-                  <w:rStyle w:val="-"/>
-                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
-                <w:t>1.0  Παρουσίαση Επιχειρηματικ</w:t>
+                <w:t>Παρουσίαση Επιχειρηματικ</w:t>
               </w:r>
-              <w:r w:rsidR="005D3299" w:rsidRPr="005D3299">
+              <w:r w:rsidR="005D3299" w:rsidRPr="004D06C7">
                 <w:rPr>
-                  <w:rStyle w:val="-"/>
-                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ής Ανάγκης/ </w:t>
               </w:r>
-              <w:r w:rsidR="00D85A47" w:rsidRPr="005D3299">
+              <w:r w:rsidR="00D85A47" w:rsidRPr="004D06C7">
                 <w:rPr>
-                  <w:rStyle w:val="-"/>
-                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:t>Προβλήματος</w:t>
               </w:r>
-              <w:r w:rsidR="005D3299" w:rsidRPr="005D3299">
+              <w:r w:rsidR="005D3299" w:rsidRPr="004D06C7">
                 <w:rPr>
-                  <w:rStyle w:val="-"/>
-                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:t xml:space="preserve">/ </w:t>
               </w:r>
-              <w:r w:rsidR="00D85A47" w:rsidRPr="005D3299">
+              <w:r w:rsidR="00D85A47" w:rsidRPr="004D06C7">
                 <w:rPr>
-                  <w:rStyle w:val="-"/>
-                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
-              <w:r w:rsidR="005D3299" w:rsidRPr="005D3299">
+              <w:r w:rsidR="005D3299" w:rsidRPr="004D06C7">
                 <w:rPr>
-                  <w:rStyle w:val="-"/>
-                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:t>Ευκαιρίας</w:t>
               </w:r>
-              <w:bookmarkEnd w:id="2"/>
+              <w:bookmarkEnd w:id="3"/>
+              <w:bookmarkEnd w:id="4"/>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1DDC9065" w14:textId="77777777" w:rsidR="005D3299" w:rsidRPr="005D3299" w:rsidRDefault="005D3299" w:rsidP="005D3299">
-[...8 lines deleted...]
-        <w:pStyle w:val="af8"/>
+    <w:p w14:paraId="1DDC9065" w14:textId="77777777" w:rsidR="005D3299" w:rsidRPr="004D06C7" w:rsidRDefault="005D3299" w:rsidP="005D3299">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="319C3F0B" w14:textId="06532311" w:rsidR="005D3299" w:rsidRPr="00EB7AC5" w:rsidRDefault="005D3299" w:rsidP="00EB7AC5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB7AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Περιγράψετε συνοπτικά τη θεμελιώδη επιχειρησιακή ανάγκη, το πρόβλημα ή την ευκαιρία </w:t>
+      </w:r>
+      <w:r w:rsidR="00350A34" w:rsidRPr="00EB7AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>στην οποία ανταποκρίνεστε</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB7AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>. Δώστε μία σύνοψη της βασικής επιχειρη</w:t>
+      </w:r>
+      <w:r w:rsidR="003175FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>ματι</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB7AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>κής ανάγκης, του προβλήματος ή της ευκαιρίας που έχει προσδιοριστεί, περιλαμβάνοντας:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="522B665B" w14:textId="77777777" w:rsidR="005D3299" w:rsidRPr="00EB7AC5" w:rsidRDefault="005D3299">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
-[...29 lines deleted...]
-          <w:numId w:val="47"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB7AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Γενικευμένη περιγραφή του βασικού ζητήματος προς αντιμετώπιση ή της ευκαιρίας που έχει προσδιοριστεί.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="448D9B37" w14:textId="681A2761" w:rsidR="0091436C" w:rsidRPr="0091436C" w:rsidRDefault="005D3299" w:rsidP="0091436C">
-      <w:pPr>
+    <w:p w14:paraId="448D9B37" w14:textId="681A2761" w:rsidR="0091436C" w:rsidRPr="00EB7AC5" w:rsidRDefault="005D3299">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="47"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
         </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="00EB7AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Τους λόγους για τους οποίους υφίσταται το πρόβλημα ή οποιαδήποτε υποστηρικτικά στοιχεία που να αποδεικνύουν ότι η ευκαιρία είναι πραγματική. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C7495C3" w14:textId="77777777" w:rsidR="00B20794" w:rsidRPr="005D3299" w:rsidRDefault="00B20794">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+    <w:p w14:paraId="006AD07A" w14:textId="72BD7419" w:rsidR="00F91705" w:rsidRPr="00EB7AC5" w:rsidRDefault="00EB7AC5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:overflowPunct w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:line="300" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB7AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91705" w:rsidRPr="00EB7AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>ι είδους καινοτομία εισάγει η επιχείρησή σας; Έχει προκύψει αυτή από έρευνα; Υπάρχει κάτι αντίστοιχο σε άλλη αγορά;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7495C3" w14:textId="77777777" w:rsidR="00B20794" w:rsidRPr="004D06C7" w:rsidRDefault="00B20794">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8820" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8820"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="37CBA3C1" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="37CBA3C1" w14:textId="77777777" w:rsidTr="00F91705">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8820" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FA2134F" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00000000" w:rsidP="005D3299">
-[...23 lines deleted...]
-              <w:t>Περι</w:t>
+          <w:p w14:paraId="6FA2134F" w14:textId="3189EBC6" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="004D06C7">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="5" w:name="_Toc198623519"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:t xml:space="preserve">Ανάλυση </w:t>
             </w:r>
-            <w:r w:rsidR="005D3299">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">γραφή Επιχειρηματικής Δραστηριότητας </w:t>
+            <w:r>
+              <w:t>ε</w:t>
             </w:r>
-            <w:r w:rsidR="00EC4F7F">
-[...4 lines deleted...]
-              <w:t>&amp; Καινοτομίας</w:t>
+            <w:r w:rsidRPr="004D06C7">
+              <w:t xml:space="preserve">σωτερικού </w:t>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:r>
+              <w:t>π</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004D06C7">
+              <w:t>εριβάλλοντος</w:t>
+            </w:r>
+            <w:r w:rsidR="001A3A7D" w:rsidRPr="004D06C7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>της επιχείρησης</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1A55E5E1" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
+    <w:p w14:paraId="7A0F99B7" w14:textId="77777777" w:rsidR="00F91705" w:rsidRPr="004D06C7" w:rsidRDefault="00F91705" w:rsidP="00F91705">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="180"/>
-[...6 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E59C518" w14:textId="695EEF4F" w:rsidR="00F91705" w:rsidRPr="00EB7AC5" w:rsidRDefault="00F91705" w:rsidP="00EB7AC5">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB7AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Παρουσιάστε το υπόβαθρο της επιχείρησής σας. Εξηγήστε τι κάνετε, γιατί έχει σημασία και πώς εντάσσεται στον κλάδο.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="009F5E77" w14:textId="76140C0C" w:rsidR="00F91705" w:rsidRPr="004D06C7" w:rsidRDefault="00F91705" w:rsidP="00EB7AC5">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Να περιλαμβάνει:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A55407" w14:textId="7695859F" w:rsidR="00F91705" w:rsidRPr="004D06C7" w:rsidRDefault="00F91705">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>όνομα επιχείρησης, νομική μορφή και τοποθεσία</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3321B7A3" w14:textId="15299067" w:rsidR="00F91705" w:rsidRPr="004D06C7" w:rsidRDefault="00F91705">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>σκοπός και μακροπρόθεσμοι στόχοι</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ECF11C4" w14:textId="479408FC" w:rsidR="00F91705" w:rsidRPr="004D06C7" w:rsidRDefault="00F91705">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>αναλυτικά τα προϊόντα / υπηρεσίες που θα παράγετε / παρέχετε</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092FE753" w14:textId="24CE22CC" w:rsidR="00F91705" w:rsidRPr="004D06C7" w:rsidRDefault="00F91705">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...28 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>τα πλεονεκτήματα</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7AC5" w:rsidRPr="00EB7AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7AC5">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>που</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> έχετε στην προσφορά του συγκεκριμένου προϊόντος ή υπηρεσίας (πατέντα, εμπειρία, ειδική εκπαίδευση,  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>κλπ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38E94DEA" w14:textId="4E168BE0" w:rsidR="00F91705" w:rsidRPr="004D06C7" w:rsidRDefault="00F91705">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:tabs>
-[...64 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>σύντομη παρουσίαση του επιχειρηματικού μοντέλου της καινοτόμου επιχειρηματικής ιδέας που περιγράψατε με την χρήση του καμβά του επιχειρηματικού μοντέλου (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>strengths</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:t>business</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>model</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>canvas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-    </w:p>
-[...76 lines deleted...]
-          <w:strike/>
+      <w:r w:rsidR="00A4464E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4464E" w:rsidRPr="00A4464E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Το πρότυπο του καμβά επιχειρηματικού μοντέλου να συμπληρωθεί στο Παράρτημα και να αναλυθεί εδώ.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4464E">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD331A">
-[...30 lines deleted...]
-    <w:p w14:paraId="0102830F" w14:textId="77777777" w:rsidR="00EC4F7F" w:rsidRDefault="00EC4F7F" w:rsidP="00EC4F7F">
+    </w:p>
+    <w:p w14:paraId="3C2CFDA4" w14:textId="77777777" w:rsidR="00F91705" w:rsidRPr="004D06C7" w:rsidRDefault="00F91705" w:rsidP="00F91705">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0102830F" w14:textId="77777777" w:rsidR="00EC4F7F" w:rsidRPr="004D06C7" w:rsidRDefault="00EC4F7F" w:rsidP="00EC4F7F">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8820" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8820"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="072C3DF3" w14:textId="77777777" w:rsidTr="00EC4F7F">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="072C3DF3" w14:textId="77777777" w:rsidTr="00EC4F7F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8820" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="586A758B" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00000000" w:rsidP="00EC4F7F">
-[...5 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="586A758B" w14:textId="3E501270" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00EC4F7F">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
             </w:pPr>
             <w:hyperlink w:anchor="Περιεχόμενα" w:history="1">
-              <w:bookmarkStart w:id="4" w:name="_Toc132018479"/>
-              <w:r w:rsidR="00EC4F7F">
+              <w:bookmarkStart w:id="6" w:name="_Toc132018479"/>
+              <w:bookmarkStart w:id="7" w:name="_Toc198623520"/>
+              <w:r w:rsidRPr="004D06C7">
                 <w:rPr>
-                  <w:rStyle w:val="-"/>
-                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
-                <w:t>3</w:t>
+                <w:t xml:space="preserve">Ανάλυση </w:t>
               </w:r>
-              <w:r w:rsidR="00BE4F73" w:rsidRPr="005D3299">
+              <w:bookmarkEnd w:id="6"/>
+              <w:r w:rsidR="004D06C7" w:rsidRPr="004D06C7">
                 <w:rPr>
-                  <w:rStyle w:val="-"/>
-                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
-                <w:t xml:space="preserve">.0 </w:t>
-[...16 lines deleted...]
-                <w:t xml:space="preserve"> </w:t>
+                <w:t>εξωτερικού</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r w:rsidR="004D06C7" w:rsidRPr="004D06C7">
+              <w:t xml:space="preserve"> περιβάλλοντος της επιχείρησης</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="47515A29" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
+    <w:p w14:paraId="47515A29" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A974600" w14:textId="0B6D5EFF" w:rsidR="00CC20CC" w:rsidRPr="00E11C39" w:rsidRDefault="00FF0D73">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...10 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Προσδιορίστε τον κλάδο ή τους κλάδους στους οποίους θα δραστηριοποιηθείτε</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC20CC" w:rsidRPr="00E11C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>. Αναφέρατε στοιχεία που έχετε βρει από δικτυακούς τόπους, βιβλιογραφία και κλαδικές μελέτες αναφορικά με τα βασικά χαρακτηριστικά και τις τάσεις του κλάδου σας.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16FCAA4B" w14:textId="34369F13" w:rsidR="00BE4F73" w:rsidRPr="00E11C39" w:rsidRDefault="00CC20CC">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...11 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Π</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0D73" w:rsidRPr="00E11C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>ροσδιορίστε την αγορά – στόχο σας.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Χρησιμοποιήστε δεδομένα για να αποδείξετε τη ζήτηση για το προϊόν/υπηρεσία.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43FAD152" w14:textId="728A1F2B" w:rsidR="00E11C39" w:rsidRPr="00E11C39" w:rsidRDefault="00E11C39">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="-360"/>
+          <w:tab w:val="clear" w:pos="4153"/>
+          <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Σε ποιους «πελάτες» θα απευθύνεστε αρχικά; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Αναλύστε το π</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC20CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>ροφίλ πελατών-στόχου (δημογραφικά, συμπεριφορά)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC20CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Σκοπεύετε να στραφείτε στο εξωτερικό ή σε άλλες κατηγορίες πελατών;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D5289E2" w14:textId="634F7FC1" w:rsidR="00BE4F73" w:rsidRPr="00E11C39" w:rsidRDefault="00BE4F73">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:line="300" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...23 lines deleted...]
-        <w:pStyle w:val="8"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Ποιοι είναι οι κυριότεροι ανταγωνιστές της επιχείρησης σας; Αναφέρατε τους σημαντικότερους</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC20CC" w:rsidRPr="00E11C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> και παρουσιάστε το σημείο διαφοροποίησης σας </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12809DEA" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:pStyle w:val="Heading8"/>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3464"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2144"/>
+        <w:gridCol w:w="3059"/>
+        <w:gridCol w:w="2971"/>
+        <w:gridCol w:w="2276"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CE62FD" w:rsidRPr="005D3299" w14:paraId="745F3790" w14:textId="1613A21F" w:rsidTr="00CE62FD">
-[...2 lines deleted...]
-            <w:tcW w:w="2085" w:type="pct"/>
+      <w:tr w:rsidR="00CE62FD" w:rsidRPr="004D06C7" w14:paraId="745F3790" w14:textId="1613A21F" w:rsidTr="00EB7AC5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1841" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B36C264" w14:textId="77777777" w:rsidR="00CE62FD" w:rsidRPr="004D06C7" w:rsidRDefault="00CE62FD" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:pStyle w:val="Heading8"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Επωνυμία</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1624" w:type="pct"/>
+            <w:tcW w:w="1788" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ECC72DC" w14:textId="77777777" w:rsidR="00CE62FD" w:rsidRPr="004D06C7" w:rsidRDefault="00CE62FD" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:pStyle w:val="Heading8"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Έδρα</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1291" w:type="pct"/>
+            <w:tcW w:w="1370" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A3F343D" w14:textId="6E3367CD" w:rsidR="00CE62FD" w:rsidRPr="004D06C7" w:rsidRDefault="00CE62FD" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:pStyle w:val="Heading8"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Προϊόν / Υπηρεσία</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE62FD" w:rsidRPr="005D3299" w14:paraId="2FC6F2CC" w14:textId="35C3CBBF" w:rsidTr="00CE62FD">
+      <w:tr w:rsidR="00CE62FD" w:rsidRPr="004D06C7" w14:paraId="2FC6F2CC" w14:textId="35C3CBBF" w:rsidTr="00CC20CC">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="pct"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="a3"/>
+            <w:tcW w:w="1841" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="03E380C2" w14:textId="320FCC9C" w:rsidR="00CE62FD" w:rsidRPr="004D06C7" w:rsidRDefault="00CE62FD">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...16 lines deleted...]
-              <w:pStyle w:val="a3"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1788" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49CF4640" w14:textId="1CBAC55E" w:rsidR="00CE62FD" w:rsidRPr="004D06C7" w:rsidRDefault="00CE62FD" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1291" w:type="pct"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="a3"/>
+            <w:tcW w:w="1370" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="336C3215" w14:textId="77777777" w:rsidR="00CE62FD" w:rsidRPr="004D06C7" w:rsidRDefault="00CE62FD" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE62FD" w:rsidRPr="005D3299" w14:paraId="7AB4F460" w14:textId="58CA2558" w:rsidTr="00CE62FD">
+      <w:tr w:rsidR="00CE62FD" w:rsidRPr="004D06C7" w14:paraId="7AB4F460" w14:textId="58CA2558" w:rsidTr="00CC20CC">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="pct"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="a3"/>
+            <w:tcW w:w="1841" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E5D4503" w14:textId="64E14B3A" w:rsidR="00CE62FD" w:rsidRPr="004D06C7" w:rsidRDefault="00CE62FD">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...12 lines deleted...]
-            <w:tcW w:w="1624" w:type="pct"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1788" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B2D7A2D" w14:textId="77777777" w:rsidR="00CE62FD" w:rsidRPr="005D3299" w:rsidRDefault="00CE62FD" w:rsidP="00FF0D73">
-[...1 lines deleted...]
-              <w:pStyle w:val="a3"/>
+          <w:p w14:paraId="5B2D7A2D" w14:textId="74007C73" w:rsidR="00CE62FD" w:rsidRPr="004D06C7" w:rsidRDefault="00CE62FD" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...16 lines deleted...]
-              <w:pStyle w:val="a3"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1370" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E079961" w14:textId="77777777" w:rsidR="00CE62FD" w:rsidRPr="004D06C7" w:rsidRDefault="00CE62FD" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE62FD" w:rsidRPr="005D3299" w14:paraId="18CBA9DC" w14:textId="6493F41B" w:rsidTr="00CE62FD">
+      <w:tr w:rsidR="00CE62FD" w:rsidRPr="004D06C7" w14:paraId="18CBA9DC" w14:textId="6493F41B" w:rsidTr="00CC20CC">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="pct"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="a3"/>
+            <w:tcW w:w="1841" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B0FF386" w14:textId="6200740E" w:rsidR="00CE62FD" w:rsidRPr="004D06C7" w:rsidRDefault="00CE62FD">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...12 lines deleted...]
-            <w:tcW w:w="1624" w:type="pct"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1788" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="7DFE1DD7" w14:textId="77777777" w:rsidR="00CE62FD" w:rsidRPr="005D3299" w:rsidRDefault="00CE62FD" w:rsidP="00FF0D73">
+          <w:p w14:paraId="7DFE1DD7" w14:textId="51B32E34" w:rsidR="00CE62FD" w:rsidRPr="004D06C7" w:rsidRDefault="00CE62FD" w:rsidP="00FF0D73">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="1B088FCB" w14:textId="77777777" w:rsidR="00CE62FD" w:rsidRPr="005D3299" w:rsidRDefault="00CE62FD" w:rsidP="00FF0D73">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1370" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B088FCB" w14:textId="77777777" w:rsidR="00CE62FD" w:rsidRPr="004D06C7" w:rsidRDefault="00CE62FD" w:rsidP="00FF0D73">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE62FD" w:rsidRPr="005D3299" w14:paraId="5D897E75" w14:textId="32812C5F" w:rsidTr="00CE62FD">
+      <w:tr w:rsidR="00CE62FD" w:rsidRPr="004D06C7" w14:paraId="5D897E75" w14:textId="32812C5F" w:rsidTr="00CC20CC">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="pct"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="a3"/>
+            <w:tcW w:w="1841" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="58400E00" w14:textId="46711DE5" w:rsidR="00CE62FD" w:rsidRPr="004D06C7" w:rsidRDefault="00CE62FD">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...12 lines deleted...]
-            <w:tcW w:w="1624" w:type="pct"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1788" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="2C65EEDE" w14:textId="77777777" w:rsidR="00CE62FD" w:rsidRPr="005D3299" w:rsidRDefault="00CE62FD" w:rsidP="00FF0D73">
+          <w:p w14:paraId="2C65EEDE" w14:textId="7C94A7BD" w:rsidR="00CE62FD" w:rsidRPr="004D06C7" w:rsidRDefault="00CE62FD" w:rsidP="00FF0D73">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="2090193F" w14:textId="77777777" w:rsidR="00CE62FD" w:rsidRPr="005D3299" w:rsidRDefault="00CE62FD" w:rsidP="00FF0D73">
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1370" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2090193F" w14:textId="77777777" w:rsidR="00CE62FD" w:rsidRPr="004D06C7" w:rsidRDefault="00CE62FD" w:rsidP="00FF0D73">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE62FD" w:rsidRPr="005D3299" w14:paraId="1B41AE81" w14:textId="53254C78" w:rsidTr="00CE62FD">
+      <w:tr w:rsidR="00CE62FD" w:rsidRPr="004D06C7" w14:paraId="1B41AE81" w14:textId="53254C78" w:rsidTr="00CC20CC">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2085" w:type="pct"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="a3"/>
+            <w:tcW w:w="1841" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC5371A" w14:textId="17755E52" w:rsidR="00CE62FD" w:rsidRPr="004D06C7" w:rsidRDefault="00CE62FD">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="26"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...16 lines deleted...]
-              <w:pStyle w:val="a3"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1788" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EDFD029" w14:textId="445BF93C" w:rsidR="00CE62FD" w:rsidRPr="004D06C7" w:rsidRDefault="00CE62FD" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...16 lines deleted...]
-              <w:pStyle w:val="a3"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1370" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="58F3757A" w14:textId="77777777" w:rsidR="00CE62FD" w:rsidRPr="004D06C7" w:rsidRDefault="00CE62FD" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="41D05D36" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w14:paraId="41D05D36" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="180"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="a3"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7194ABFE" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="002914AA">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:tabs>
-[...51 lines deleted...]
-        <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Πραγματοποιήστε </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4F73" w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ανάλυση </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4F73" w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>SWOT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> για να</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE4F73" w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>δείξετε την αξία της δικής σας επιχειρηματικής πρωτοβουλίας.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F972522" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4153"/>
+          <w:tab w:val="clear" w:pos="8306"/>
+        </w:tabs>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="648" w:type="dxa"/>
+        <w:tblW w:w="8280" w:type="dxa"/>
+        <w:tblInd w:w="90" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4500"/>
-        <w:gridCol w:w="3780"/>
+        <w:gridCol w:w="4230"/>
+        <w:gridCol w:w="4050"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="21EC86C4" w14:textId="77777777" w:rsidTr="00FF0D73">
-[...2 lines deleted...]
-            <w:tcW w:w="4500" w:type="dxa"/>
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="21EC86C4" w14:textId="77777777" w:rsidTr="00EB7AC5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="14787EEB" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:pStyle w:val="Heading8"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Δυνάμεις </w:t>
             </w:r>
-            <w:r w:rsidR="002914AA" w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+            <w:r w:rsidR="002914AA" w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="002914AA" w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+            <w:r w:rsidR="002914AA" w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Strengths)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3780" w:type="dxa"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-[...2 lines deleted...]
-              <w:pStyle w:val="8"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA9B0B2" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:pStyle w:val="Heading8"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Αδυναμίες </w:t>
             </w:r>
-            <w:r w:rsidR="002914AA" w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+            <w:r w:rsidR="002914AA" w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(Weaknesses)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="4063501F" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="4063501F" w14:textId="77777777" w:rsidTr="00EB7AC5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4500" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="09FAC87A" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:tcW w:w="4230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09FAC87A" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>.......................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3780" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="a3"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74E9976E" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>.......................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="3C15B640" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="3C15B640" w14:textId="77777777" w:rsidTr="00EB7AC5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4500" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3D058429" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:tcW w:w="4230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D058429" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>.......................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3780" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="a3"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17ABFD00" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>.......................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="03F25FBD" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="03F25FBD" w14:textId="77777777" w:rsidTr="00EB7AC5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4500" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="27FD9981" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:tcW w:w="4230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27FD9981" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>.......................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3780" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="a3"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46F6C50D" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>.......................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="0056A54C" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="0056A54C" w14:textId="77777777" w:rsidTr="00EB7AC5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4500" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="044F8B3D" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:tcW w:w="4230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="044F8B3D" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>......................................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3780" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="a3"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A9D51C3" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>.......................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="35F3680C" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="35F3680C" w14:textId="77777777" w:rsidTr="00EB7AC5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4500" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1710070A" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:tcW w:w="4230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1710070A" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>......................................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3780" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="a3"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CEAC77A" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>.......................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="107A9E0A" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="107A9E0A" w14:textId="77777777" w:rsidTr="00EB7AC5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4500" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="55EB6069" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:tcW w:w="4230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55EB6069" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...5 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>.......................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3780" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="a3"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41DE83FF" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>.......................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="1D685770" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="1D685770" w14:textId="77777777" w:rsidTr="00EB7AC5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4500" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4B0D9549" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:tcW w:w="4230" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B0D9549" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Ευκαιρίες </w:t>
             </w:r>
-            <w:r w:rsidR="002914AA" w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidR="002914AA" w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(Opportunities)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3780" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="a3"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="6324FF70" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Απειλές </w:t>
             </w:r>
-            <w:r w:rsidR="002914AA" w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidR="002914AA" w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(Threats)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="160BEFB3" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="160BEFB3" w14:textId="77777777" w:rsidTr="00EB7AC5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4500" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="46EF1ECE" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:tcW w:w="4230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46EF1ECE" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>.......................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3780" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="a3"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E7DAABD" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>.......................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="5F01E758" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="5F01E758" w14:textId="77777777" w:rsidTr="00EB7AC5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4500" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="62F7741A" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:tcW w:w="4230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62F7741A" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>.......................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3780" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="a3"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A2DEDA0" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>.......................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="1E915538" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="1E915538" w14:textId="77777777" w:rsidTr="00EB7AC5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4500" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6714FB1A" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:tcW w:w="4230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6714FB1A" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>.......................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3780" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="a3"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AF1F002" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>.......................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="64CA90C8" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="64CA90C8" w14:textId="77777777" w:rsidTr="00EB7AC5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4500" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="487F0CAD" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:tcW w:w="4230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="487F0CAD" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>.......................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3780" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="a3"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D161FB0" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>.......................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="1C39C9A1" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="1C39C9A1" w14:textId="77777777" w:rsidTr="00EB7AC5">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="155"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4500" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4A212D6F" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:tcW w:w="4230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A212D6F" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>.......................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3780" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="a3"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75D8E0ED" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>.......................................................</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6FF8DDC2" w14:textId="77777777" w:rsidR="00EC4F7F" w:rsidRDefault="00EC4F7F" w:rsidP="00EC4F7F">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w14:paraId="0824A233" w14:textId="77777777" w:rsidR="00E11C39" w:rsidRDefault="00E11C39" w:rsidP="00E11C39">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4153"/>
+          <w:tab w:val="clear" w:pos="8306"/>
+        </w:tabs>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="432375F4" w14:textId="2D8B2369" w:rsidR="00E11C39" w:rsidRDefault="00E11C39">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4153"/>
+          <w:tab w:val="clear" w:pos="8306"/>
+        </w:tabs>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Προαιρετικά πραγματοποιείστε ανάλυση των Πέντε Δυνάμεων του </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Porter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">για να εξεταστεί η ελκυστικότητα της συγκεκριμένης αγοράς δεδομένου του ανταγωνισμού </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E54C9DB" w14:textId="77777777" w:rsidR="00E11C39" w:rsidRPr="004D06C7" w:rsidRDefault="00E11C39" w:rsidP="00EC4F7F">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="a3"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00410F64" w14:textId="77777777" w:rsidR="00CC20CC" w:rsidRDefault="00CC20CC" w:rsidP="00CC20CC">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4153"/>
+          <w:tab w:val="clear" w:pos="8306"/>
+        </w:tabs>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D0882BF" w14:textId="7E419EF9" w:rsidR="00CC20CC" w:rsidRPr="00E11C39" w:rsidRDefault="00E11C39">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:between w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bar w:val="single" w:sz="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Toc198623521"/>
+      <w:r w:rsidRPr="00E11C39">
+        <w:t>Στρατηγική Μάρκετινγκ και Πωλήσεων</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="33A6F91D" w14:textId="77777777" w:rsidR="00E11C39" w:rsidRDefault="00E11C39" w:rsidP="00CC20CC">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
-          <w:tab w:val="num" w:pos="-360"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="540"/>
-[...18 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="180B8D09" w14:textId="6E865CE7" w:rsidR="00CC20CC" w:rsidRDefault="00E11C39" w:rsidP="00CC20CC">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="4153"/>
+          <w:tab w:val="clear" w:pos="8306"/>
+        </w:tabs>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-        <w:outlineLvl w:val="0"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Περιγράψτε πώς θα προωθήσετε και θα πουλήσετε το προϊόν/υπηρεσία σας. Δείξτε δημιουργικότητα και ρεαλισμό ως προς το κοινό σας.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D7048F6" w14:textId="77777777" w:rsidR="00E11C39" w:rsidRPr="00E11C39" w:rsidRDefault="00E11C39" w:rsidP="00E11C39">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Να περιλαμβάνει:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02AD1197" w14:textId="565BC086" w:rsidR="00B1470D" w:rsidRDefault="00B1470D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="540"/>
-[...47 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Περιγράψτε τους βασικούς στόχους του μάρκετινγκ σας. Αυτοί θα πρέπει να ευθυγραμμίζονται με τους γενικούς επιχειρηματικούς στόχους.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6231CE" w14:textId="5CC8A04F" w:rsidR="00B1470D" w:rsidRPr="00B1470D" w:rsidRDefault="00B1470D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="540"/>
-[...31 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Προσδιορίστε την ταυτότητα του </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>brand</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> σας και πώς θέλετε να το αντιλαμβάνονται οι πελάτες.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Περιγράψτε:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47767F5F" w14:textId="5EAB0C9B" w:rsidR="00B1470D" w:rsidRPr="00B1470D" w:rsidRDefault="00B1470D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="180"/>
-[...850 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Όνομα, λογότυπο, σλόγκαν (αν υπάρχουν)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507B14F4" w14:textId="7E34212B" w:rsidR="00B1470D" w:rsidRPr="00B1470D" w:rsidRDefault="00B1470D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Υποσχόμενη εμπειρία στον πελάτη (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>brand</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>promise</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA50EC8" w14:textId="5B4C995B" w:rsidR="00B1470D" w:rsidRPr="00B1470D" w:rsidRDefault="00B1470D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Συναισθήματα ή αξίες που θέλετε να επικοινωνήσετε</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C1FB2A" w14:textId="0A34ECFF" w:rsidR="00B1470D" w:rsidRDefault="00B1470D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Σε ποιο σημείο της αγοράς τοποθετείται το προϊόν σας (π.χ. οικονομικό, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>premium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>niche</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0A3163" w14:textId="4A70A7FE" w:rsidR="00B1470D" w:rsidRPr="00B1470D" w:rsidRDefault="00E11C39">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="11"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="540"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> προϊόντα / υπηρεσίες στην αγορά (προσωπικές πωλήσεις, αντιπρόσωποι, εκθέσεις </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Τα </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">κανάλια προώθησης </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">που </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">θα χρησιμοποιήσετε για να </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E11C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>διαφημίσετε</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> τα προϊόντα σας ή τις υπηρεσίες που παρέχετε</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1470D" w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Επιλέξτε και αιτιολογήστε:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A9DEE5B" w14:textId="3F45FA36" w:rsidR="00B1470D" w:rsidRPr="00B1470D" w:rsidRDefault="00B1470D">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Διαφήμιση</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: Social media ads (Instagram, Facebook), Google Ads, YouTube</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F47BD1" w14:textId="7A9CB478" w:rsidR="00B1470D" w:rsidRPr="00B1470D" w:rsidRDefault="00B1470D">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Δημόσιες Σχέσεις (PR): Συνεργασία με τοπικά μέσα, δελτία τύπου</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="037D5ECC" w14:textId="68C44B0A" w:rsidR="00B1470D" w:rsidRPr="00B1470D" w:rsidRDefault="00B1470D">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Προώθηση από στόμα σε στόμα (Word of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="005D3299">
-[...3 lines deleted...]
-        <w:t>κλπ</w:t>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Mouth</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="005D3299">
-[...7 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>) ή παραπομπές</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54080A00" w14:textId="4D7FAAC1" w:rsidR="00B1470D" w:rsidRPr="00B1470D" w:rsidRDefault="00B1470D">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Προωθητικές ενέργειες: εκπτώσεις, κουπόνια, δείγματα</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3860573B" w14:textId="35C68C13" w:rsidR="00E11C39" w:rsidRPr="00E87C08" w:rsidRDefault="00B1470D">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Συνεργασίες</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E87C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>με</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E87C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Influencers </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>ή</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E87C08">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Micro-influencers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5F2C50" w14:textId="77777777" w:rsidR="00E11C39" w:rsidRPr="00E11C39" w:rsidRDefault="00E11C39">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Οι τρόποι διαφήμισης και προώθησης των προϊόντων / υπηρεσιών διακρίνονται ανάλογα με τις διαφορετικές κατηγορίες «πελατών»; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FFCE05D" w14:textId="1F6979EA" w:rsidR="00B1470D" w:rsidRPr="00B1470D" w:rsidRDefault="00B1470D">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Κανάλια Διανομής και Πωλήσεων (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Distribution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Sales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Channels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Περιγράψτε πώς θα φτάνει το προϊόν ή η υπηρεσία σας στους πελάτες και με ποιον τρόπο θα γίνεται η πώληση.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Επιλογές καναλιών:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53383251" w14:textId="77777777" w:rsidR="00B1470D" w:rsidRPr="00B1470D" w:rsidRDefault="00B1470D">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Ηλεκτρονικά: Ιστοσελίδα, e-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>shop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>marketplaces</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (π.χ. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Etsy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Amazon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49F336B0" w14:textId="77777777" w:rsidR="00B1470D" w:rsidRPr="00B1470D" w:rsidRDefault="00B1470D">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Φυσικά σημεία: Κατάστημα, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>pop-up</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>stores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>, σημεία τρίτων</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61F53B2A" w14:textId="77777777" w:rsidR="00B1470D" w:rsidRDefault="00B1470D">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Άμεσες πωλήσεις: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Door-to-door</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>, B2B, τηλεφωνικές πωλήσεις</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53E3ED61" w14:textId="7BB821CA" w:rsidR="00B1470D" w:rsidRDefault="00B1470D">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Διαμεσολαβητές: Αντιπρόσωποι, μεταπωλητές</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE4FF87" w14:textId="191B4954" w:rsidR="00B1470D" w:rsidRPr="00B1470D" w:rsidRDefault="00E11C39">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E11C39">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Πολιτική τιμολόγησης</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1470D" w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Αναλύστε πώς διαμορφώνετε τις τιμές σας και γιατί. Πρέπει να ισορροπείτε μεταξύ αξίας για τον πελάτη και βιωσιμότητας της επιχείρησης.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1470D" w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ενδεικτικές στρατηγικές:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A9DA34" w14:textId="05308477" w:rsidR="00B1470D" w:rsidRPr="00B1470D" w:rsidRDefault="00B1470D">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Τιμολόγηση ηγεσίας κόστους</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>: Τιμή = Κόστος + Περιθώριο Κέρδους</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9F3D7F" w14:textId="04D3D00D" w:rsidR="00B1470D" w:rsidRPr="00B1470D" w:rsidRDefault="00B1470D">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Value-based</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>pricing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>: Σύμφωνα με την αντιλαμβανόμενη αξία από τον πελάτη</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E8EC013" w14:textId="77777777" w:rsidR="00B1470D" w:rsidRDefault="00B1470D">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Τιμολόγηση διείσδυσης</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>: Χαμηλή αρχική τιμή για είσοδο στην αγορά</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DCEBC1B" w14:textId="77777777" w:rsidR="00B1470D" w:rsidRDefault="00B1470D">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1470D">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Τιμολόγηση διαφοροποίησης: Υψηλή τιμή για να υποδηλώσει ποιότητα </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E894672" w14:textId="0F44823A" w:rsidR="00B1470D" w:rsidRDefault="00B1470D">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Τιμολόγηση ξαφρίσματος της αγοράς: Υψηλή τιμή για όσο διάστημα το προϊόν είναι μοναδικό και διατηρεί απόλυτο ανταγωνιστικό πλεονέκτημα στην αγορά </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39DF5E5D" w14:textId="214FDCAE" w:rsidR="00764371" w:rsidRPr="00764371" w:rsidRDefault="00764371">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00764371">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Στρατηγική Απόκτησης και Διατήρησης </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Πιστών </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764371">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Πελατών</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764371">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Αναλύστε πώς θα προσελκύσετε νέους πελάτες και πώς θα τους κρατήσετε.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764371">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Παραδείγματα ενεργειών:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68EF999F" w14:textId="69517494" w:rsidR="00764371" w:rsidRPr="00764371" w:rsidRDefault="00764371">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="540"/>
-[...12 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00764371">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Προγράμματα επιβράβευσης </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00764371">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>loyalty</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00764371">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00764371">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>cards</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3271D6" w14:textId="74F23771" w:rsidR="00764371" w:rsidRPr="00764371" w:rsidRDefault="00764371">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00764371">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Εγγραφή σε </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00764371">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>newsletter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764371">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> με ειδικές προσφορές</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1524C064" w14:textId="105F6D08" w:rsidR="00764371" w:rsidRPr="00764371" w:rsidRDefault="00764371">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00764371">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Συχνή επικοινωνία μέσω </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00764371">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>social</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00764371">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00764371">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>media</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0C983A75" w14:textId="1ED9649A" w:rsidR="00764371" w:rsidRPr="00764371" w:rsidRDefault="00764371">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00764371">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Εξαιρετική εξυπηρέτηση πελατών</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38559464" w14:textId="47075FF6" w:rsidR="00EC4F7F" w:rsidRPr="00764371" w:rsidRDefault="00764371">
+      <w:pPr>
+        <w:pStyle w:val="Footer"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00764371">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Follow-up emails </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764371">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>και</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764371">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> after sales </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00764371">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>υποστήριξη</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC4F7F" w:rsidRPr="00764371">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="462A9DC3" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="00764371" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
+      <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="462A9DC3" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BF32F15" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="00764371" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8820" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8820"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="3133E040" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="3133E040" w14:textId="77777777" w:rsidTr="00074B43">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8820" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B623263" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00000000" w:rsidP="00EC4F7F">
-[...63 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="6B623263" w14:textId="2CD72066" w:rsidR="00BE4F73" w:rsidRPr="00074B43" w:rsidRDefault="00074B43">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="9" w:name="_Toc198623522"/>
+            <w:r w:rsidRPr="00074B43">
+              <w:t>Επιχειρησιακή και Διοικητική Δομή</w:t>
             </w:r>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E2EBA76" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
-[...9 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="530FE227" w14:textId="77777777" w:rsidR="00074B43" w:rsidRDefault="00074B43" w:rsidP="00074B43">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="b_3_1"/>
+    </w:p>
+    <w:p w14:paraId="6BC4E266" w14:textId="49EAE2E9" w:rsidR="00074B43" w:rsidRPr="00074B43" w:rsidRDefault="00074B43" w:rsidP="00074B43">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00074B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Περιγράψτε πώς θα λειτουργεί η επιχείρησή σας καθημερινά. Παρουσιάστε την ομάδα και τις ευθύνες της.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B2E4D01" w14:textId="77777777" w:rsidR="00074B43" w:rsidRPr="00074B43" w:rsidRDefault="00074B43" w:rsidP="00074B43">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="388AB469" w14:textId="2D1CCDF6" w:rsidR="00074B43" w:rsidRPr="00074B43" w:rsidRDefault="00074B43" w:rsidP="00074B43">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00074B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Να περιλαμβάνει:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49DFF155" w14:textId="45160F03" w:rsidR="00074B43" w:rsidRPr="00074B43" w:rsidRDefault="00074B43">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:tabs>
-[...25 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00074B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Δομή διοίκησης και βιογραφικά βασικών μελών</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63E0C25E" w14:textId="7A4ACC37" w:rsidR="00074B43" w:rsidRPr="00074B43" w:rsidRDefault="00074B43">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:tabs>
-[...19 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00074B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Βασικοί ρόλοι και αρμοδιότητες</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10131373" w14:textId="1B144855" w:rsidR="00074B43" w:rsidRPr="00074B43" w:rsidRDefault="00074B43">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:tabs>
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...5 lines deleted...]
-      <w:pPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Βασικοί σ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00074B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>υνεργάτες</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> και </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00074B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>προμηθευτές</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A4E4C4F" w14:textId="07E5CAF7" w:rsidR="00074B43" w:rsidRPr="00074B43" w:rsidRDefault="00074B43">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:tabs>
-[...19 lines deleted...]
-      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00074B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Εξοπλισμός και εγκαταστάσεις</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28A8F1E3" w14:textId="77777777" w:rsidR="00074B43" w:rsidRDefault="00074B43">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:tabs>
-[...14 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00074B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Νομικές/κανονιστικές υποχρεώσεις (άδειες, GDPR)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="10"/>
+    </w:p>
+    <w:p w14:paraId="0C3F7D8E" w14:textId="3B864244" w:rsidR="00BE4F73" w:rsidRPr="00074B43" w:rsidRDefault="00BE4F73">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00074B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Πόσες θέσεις εργασίας θα δημιουργηθούν (το προσωπικό που θα προσλάβετε και όχι οι φορείς);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC074D8" w14:textId="77777777" w:rsidR="0007390B" w:rsidRPr="005D3299" w:rsidRDefault="0007390B" w:rsidP="0007390B">
+    <w:p w14:paraId="7AC074D8" w14:textId="77777777" w:rsidR="0007390B" w:rsidRPr="004D06C7" w:rsidRDefault="0007390B" w:rsidP="0007390B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="-360"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:line="300" w:lineRule="atLeast"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="648" w:type="dxa"/>
+        <w:tblW w:w="8640" w:type="dxa"/>
+        <w:tblInd w:w="-3" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="540"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1980"/>
+        <w:gridCol w:w="810"/>
+        <w:gridCol w:w="2160"/>
+        <w:gridCol w:w="1890"/>
+        <w:gridCol w:w="1890"/>
+        <w:gridCol w:w="1890"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="72F1B632" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00074B43" w:rsidRPr="004D06C7" w14:paraId="72F1B632" w14:textId="4AD39A7A" w:rsidTr="00EB7AC5">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="540" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="444F6E84" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:tcW w:w="810" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="444F6E84" w14:textId="77777777" w:rsidR="00074B43" w:rsidRPr="004D06C7" w:rsidRDefault="00074B43" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5760" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="af4"/>
+            <w:tcW w:w="2160" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="364F9518" w14:textId="77777777" w:rsidR="00074B43" w:rsidRPr="004D06C7" w:rsidRDefault="00074B43" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:pStyle w:val="a1"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>ΠΕΡΙΓΡΑΦΗ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="26179D13" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="49362F87" w14:textId="77777777" w:rsidR="00074B43" w:rsidRDefault="00074B43" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ΑΡΙΘΜΟΣ ΘΕΣΕΩΝ</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="26179D13" w14:textId="0B656555" w:rsidR="00074B43" w:rsidRPr="004D06C7" w:rsidRDefault="00074B43" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00074B43">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>ος</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> χρόνος</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE562B4" w14:textId="77777777" w:rsidR="00074B43" w:rsidRDefault="00074B43" w:rsidP="00074B43">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ΑΡΙΘΜΟΣ ΘΕΣΕΩΝ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25A780B9" w14:textId="672E6D0E" w:rsidR="00074B43" w:rsidRPr="004D06C7" w:rsidRDefault="00074B43" w:rsidP="00074B43">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00074B43">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>ος</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> χρόνος</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF5F3DE" w14:textId="77777777" w:rsidR="00074B43" w:rsidRPr="00074B43" w:rsidRDefault="00074B43" w:rsidP="00074B43">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00074B43">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ΑΡΙΘΜΟΣ ΘΕΣΕΩΝ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32DA1489" w14:textId="468AF2C0" w:rsidR="00074B43" w:rsidRPr="004D06C7" w:rsidRDefault="00074B43" w:rsidP="00074B43">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00074B43">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ος χρόνος</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="7679C5A8" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00074B43" w:rsidRPr="004D06C7" w14:paraId="7679C5A8" w14:textId="735299EB" w:rsidTr="00EB7AC5">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="540" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3DE78344" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:tcW w:w="810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE78344" w14:textId="77777777" w:rsidR="00074B43" w:rsidRPr="004D06C7" w:rsidRDefault="00074B43" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5760" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="af4"/>
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A39F24" w14:textId="77777777" w:rsidR="00074B43" w:rsidRPr="004D06C7" w:rsidRDefault="00074B43" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:pStyle w:val="a1"/>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Διοικητικό προσωπικό</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="211D274F" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="211D274F" w14:textId="77777777" w:rsidR="00074B43" w:rsidRPr="004D06C7" w:rsidRDefault="00074B43" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B03B68" w14:textId="77777777" w:rsidR="00074B43" w:rsidRPr="004D06C7" w:rsidRDefault="00074B43" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42E7B785" w14:textId="77777777" w:rsidR="00074B43" w:rsidRPr="004D06C7" w:rsidRDefault="00074B43" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="547C3C65" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00074B43" w:rsidRPr="004D06C7" w14:paraId="547C3C65" w14:textId="4E783990" w:rsidTr="00EB7AC5">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="540" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="38A0B492" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:tcW w:w="810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38A0B492" w14:textId="77777777" w:rsidR="00074B43" w:rsidRPr="004D06C7" w:rsidRDefault="00074B43" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5760" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="083C064E" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="083C064E" w14:textId="77777777" w:rsidR="00074B43" w:rsidRPr="004D06C7" w:rsidRDefault="00074B43" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Επιστημονικό προσωπικό</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="01CA99D5" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01CA99D5" w14:textId="77777777" w:rsidR="00074B43" w:rsidRPr="004D06C7" w:rsidRDefault="00074B43" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B6AC7C2" w14:textId="77777777" w:rsidR="00074B43" w:rsidRPr="004D06C7" w:rsidRDefault="00074B43" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="754537C1" w14:textId="77777777" w:rsidR="00074B43" w:rsidRPr="004D06C7" w:rsidRDefault="00074B43" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="3588A611" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00074B43" w:rsidRPr="004D06C7" w14:paraId="3588A611" w14:textId="7B78DD46" w:rsidTr="00EB7AC5">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="540" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3D25DB7D" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:tcW w:w="810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D25DB7D" w14:textId="77777777" w:rsidR="00074B43" w:rsidRPr="004D06C7" w:rsidRDefault="00074B43" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5760" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7062315C" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7062315C" w14:textId="77777777" w:rsidR="00074B43" w:rsidRPr="004D06C7" w:rsidRDefault="00074B43" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Τεχνικό προσωπικό</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="020C864B" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="020C864B" w14:textId="77777777" w:rsidR="00074B43" w:rsidRPr="004D06C7" w:rsidRDefault="00074B43" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2451304D" w14:textId="77777777" w:rsidR="00074B43" w:rsidRPr="004D06C7" w:rsidRDefault="00074B43" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66CDB180" w14:textId="77777777" w:rsidR="00074B43" w:rsidRPr="004D06C7" w:rsidRDefault="00074B43" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="205DC168" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00074B43" w:rsidRPr="004D06C7" w14:paraId="205DC168" w14:textId="7C1F6B11" w:rsidTr="00EB7AC5">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="540" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5657A435" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:tcW w:w="810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5657A435" w14:textId="77777777" w:rsidR="00074B43" w:rsidRPr="004D06C7" w:rsidRDefault="00074B43" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5760" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7B43616A" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B43616A" w14:textId="77777777" w:rsidR="00074B43" w:rsidRPr="004D06C7" w:rsidRDefault="00074B43" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Βοηθητικό προσωπικό</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="62FD0961" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62FD0961" w14:textId="77777777" w:rsidR="00074B43" w:rsidRPr="004D06C7" w:rsidRDefault="00074B43" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="546495B1" w14:textId="77777777" w:rsidR="00074B43" w:rsidRPr="004D06C7" w:rsidRDefault="00074B43" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C5B56C5" w14:textId="77777777" w:rsidR="00074B43" w:rsidRPr="004D06C7" w:rsidRDefault="00074B43" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="6846EDBF" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00074B43" w:rsidRPr="004D06C7" w14:paraId="6846EDBF" w14:textId="371CBD7A" w:rsidTr="00EB7AC5">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="540" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="47D16D3A" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:tcW w:w="810" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47D16D3A" w14:textId="77777777" w:rsidR="00074B43" w:rsidRPr="004D06C7" w:rsidRDefault="00074B43" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5760" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4858179F" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:tcW w:w="2160" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4858179F" w14:textId="77777777" w:rsidR="00074B43" w:rsidRPr="004D06C7" w:rsidRDefault="00074B43" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ΣΥΝΟΛΟ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1980" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="768F0886" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="768F0886" w14:textId="77777777" w:rsidR="00074B43" w:rsidRPr="004D06C7" w:rsidRDefault="00074B43" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="036B934B" w14:textId="77777777" w:rsidR="00074B43" w:rsidRPr="004D06C7" w:rsidRDefault="00074B43" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="649DB91A" w14:textId="77777777" w:rsidR="00074B43" w:rsidRPr="004D06C7" w:rsidRDefault="00074B43" w:rsidP="00FF0D73">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="041B95FA" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
+    <w:p w14:paraId="041B95FA" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="31554647" w14:textId="4009E14D" w:rsidR="00EF1D62" w:rsidRDefault="00EF1D62" w:rsidP="00EF1D62">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31554647" w14:textId="5EAC303F" w:rsidR="00EF1D62" w:rsidRPr="004D06C7" w:rsidRDefault="00EF1D62">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="-540"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Περιγράψτε την πορεία που θα </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidR="00074B43" w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>ακολουθήσετε</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> μέχρι την τελική διανομή του/της προϊόντος/υπηρεσίας σας στα σημεία πώλησης (π.χ. αγορά </w:t>
       </w:r>
-      <w:r w:rsidR="00CE62FD">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidR="00CE62FD" w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>ε</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF1D62">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>ξοπλισμού, ανάπτυξη εφαρμογής, διανομή, κ.α.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="032B6227" w14:textId="77777777" w:rsidR="00CE62FD" w:rsidRDefault="00CE62FD" w:rsidP="00CE62FD">
+    <w:p w14:paraId="032B6227" w14:textId="77777777" w:rsidR="00CE62FD" w:rsidRPr="004D06C7" w:rsidRDefault="00CE62FD" w:rsidP="00CE62FD">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...17 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F75DCF3" w14:textId="77777777" w:rsidR="00EF1D62" w:rsidRPr="00074B43" w:rsidRDefault="00EF1D62" w:rsidP="00074B43">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="8820" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8820"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EC4F7F" w:rsidRPr="005D3299" w14:paraId="32561680" w14:textId="77777777" w:rsidTr="00CC6D6F">
+      <w:tr w:rsidR="00EC4F7F" w:rsidRPr="00074B43" w14:paraId="32561680" w14:textId="77777777" w:rsidTr="002B46FE">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8820" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57AA10DF" w14:textId="77777777" w:rsidR="00EC4F7F" w:rsidRPr="005D3299" w:rsidRDefault="00000000" w:rsidP="00EC4F7F">
-[...6 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="57AA10DF" w14:textId="138CED05" w:rsidR="00EC4F7F" w:rsidRPr="00EB7AC5" w:rsidRDefault="00074B43">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
             </w:pPr>
             <w:hyperlink w:anchor="Περιεχόμενα" w:history="1">
-              <w:bookmarkStart w:id="7" w:name="_Toc132018481"/>
-              <w:r w:rsidR="00EC4F7F">
+              <w:bookmarkStart w:id="11" w:name="_Toc132018481"/>
+              <w:bookmarkStart w:id="12" w:name="_Toc198623523"/>
+              <w:r w:rsidRPr="00EB7AC5">
                 <w:rPr>
-                  <w:rStyle w:val="-"/>
-[...1 lines deleted...]
-                  <w:caps/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
-                <w:t>5</w:t>
+                <w:t>Ο</w:t>
               </w:r>
-              <w:r w:rsidR="00EC4F7F" w:rsidRPr="005D3299">
+              <w:r w:rsidR="00EC4F7F" w:rsidRPr="00EB7AC5">
                 <w:rPr>
-                  <w:rStyle w:val="-"/>
-[...1 lines deleted...]
-                  <w:caps/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
-                <w:t>.0 ο</w:t>
+                <w:t>ικονομικ</w:t>
               </w:r>
-              <w:r w:rsidR="00EC4F7F">
+              <w:r w:rsidRPr="00EB7AC5">
                 <w:rPr>
-                  <w:rStyle w:val="-"/>
-[...1 lines deleted...]
-                  <w:caps/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ικονομικοσ </w:t>
+                <w:t>ός</w:t>
               </w:r>
-              <w:r w:rsidR="00EC4F7F" w:rsidRPr="005D3299">
+              <w:r w:rsidR="00EC4F7F" w:rsidRPr="00EB7AC5">
                 <w:rPr>
-                  <w:rStyle w:val="-"/>
-[...1 lines deleted...]
-                  <w:caps/>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
-                <w:t>ΣχεδιασμΟς</w:t>
+                <w:t xml:space="preserve"> Σχεδιασμ</w:t>
               </w:r>
-              <w:bookmarkEnd w:id="7"/>
-              <w:r w:rsidR="00EC4F7F" w:rsidRPr="005D3299">
+              <w:r w:rsidRPr="00EB7AC5">
                 <w:rPr>
-                  <w:rStyle w:val="-"/>
-[...1 lines deleted...]
-                  <w:caps/>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+                <w:t>ό</w:t>
+              </w:r>
+              <w:r w:rsidR="00EC4F7F" w:rsidRPr="00EB7AC5">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:color w:val="auto"/>
+                </w:rPr>
+                <w:t>ς</w:t>
+              </w:r>
+              <w:bookmarkEnd w:id="11"/>
+              <w:bookmarkEnd w:id="12"/>
+              <w:r w:rsidR="00EC4F7F" w:rsidRPr="00EB7AC5">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:color w:val="auto"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00EC4F7F" w:rsidRPr="005D3299">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2BA9FE06" w14:textId="77777777" w:rsidR="00EC4F7F" w:rsidRPr="005D3299" w:rsidRDefault="00EC4F7F" w:rsidP="00EC4F7F">
-[...8 lines deleted...]
-        <w:pStyle w:val="af8"/>
+    <w:p w14:paraId="541A1C8E" w14:textId="77777777" w:rsidR="002B46FE" w:rsidRDefault="002B46FE" w:rsidP="002B46FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32634395" w14:textId="42E674C9" w:rsidR="002B46FE" w:rsidRPr="002B46FE" w:rsidRDefault="002B46FE" w:rsidP="002B46FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B46FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Παρουσιάστε </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">τις </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B46FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>βασικές οικονομικές προβλέψεις. Χρησιμοποιήστε ρεαλιστικές υποθέσεις και αιτιολογήστε τους αριθμούς σας.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0580EA99" w14:textId="125FA7E3" w:rsidR="002B46FE" w:rsidRPr="002B46FE" w:rsidRDefault="002B46FE" w:rsidP="002B46FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B46FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Να περιλαμβάνει:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3382F7A2" w14:textId="77777777" w:rsidR="00EC4F7F" w:rsidRPr="002B46FE" w:rsidRDefault="00EC4F7F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B46FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Ποιες είναι οι βασικές πηγές εσόδων;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4262D852" w14:textId="77777777" w:rsidR="00EF1D62" w:rsidRDefault="00EC4F7F" w:rsidP="00EF1D62">
-[...1 lines deleted...]
-        <w:pStyle w:val="af8"/>
+    <w:p w14:paraId="4262D852" w14:textId="77777777" w:rsidR="00EF1D62" w:rsidRPr="002B46FE" w:rsidRDefault="00EC4F7F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B46FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Πώς θα βγάζετε έσοδα από κάθε κατηγορία πελατών;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65118CCA" w14:textId="77777777" w:rsidR="00EF1D62" w:rsidRPr="00EF1D62" w:rsidRDefault="00EF1D62" w:rsidP="00EF1D62">
-[...1 lines deleted...]
-        <w:pStyle w:val="af8"/>
+    <w:p w14:paraId="65118CCA" w14:textId="77777777" w:rsidR="00EF1D62" w:rsidRPr="002B46FE" w:rsidRDefault="00EF1D62">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B46FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">Σε ποια στοιχεία στηρίζετε τις προβλέψεις σας για τα </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF1D62">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="002B46FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
         <w:t>έσοδα</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF1D62">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="002B46FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve"> της επιχείρησής σας; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D531AC4" w14:textId="77777777" w:rsidR="00EF1D62" w:rsidRPr="005D3299" w:rsidRDefault="00EF1D62" w:rsidP="00EF1D62">
+    <w:p w14:paraId="6D531AC4" w14:textId="77777777" w:rsidR="00EF1D62" w:rsidRPr="004D06C7" w:rsidRDefault="00EF1D62">
       <w:pPr>
         <w:pStyle w:val="Normal10"/>
         <w:keepNext/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="48"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="60" w:after="60"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Περιγράψτε την επένδυση που σκοπεύετε να πραγματοποιήσετε και δικαιολογήστε την αναγκαιότητα των διαφόρων δαπανών</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2836B4EF" w14:textId="77777777" w:rsidR="00EF1D62" w:rsidRPr="005D3299" w:rsidRDefault="00EF1D62" w:rsidP="00EF1D62">
+    <w:p w14:paraId="2836B4EF" w14:textId="77777777" w:rsidR="00EF1D62" w:rsidRPr="004D06C7" w:rsidRDefault="00EF1D62">
       <w:pPr>
         <w:pStyle w:val="Normal10"/>
         <w:keepNext/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="60" w:after="60"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>εξοπλισμού</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C805AC" w14:textId="77777777" w:rsidR="00EF1D62" w:rsidRPr="005D3299" w:rsidRDefault="00EF1D62" w:rsidP="00EF1D62">
+    <w:p w14:paraId="55C805AC" w14:textId="77777777" w:rsidR="00EF1D62" w:rsidRPr="004D06C7" w:rsidRDefault="00EF1D62">
       <w:pPr>
         <w:pStyle w:val="Normal10"/>
         <w:keepNext/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="60" w:after="60"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">ειδικών εγκαταστάσεων </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="758E70F2" w14:textId="77777777" w:rsidR="00EF1D62" w:rsidRPr="005D3299" w:rsidRDefault="00EF1D62" w:rsidP="00EF1D62">
+    <w:p w14:paraId="758E70F2" w14:textId="77777777" w:rsidR="00EF1D62" w:rsidRPr="004D06C7" w:rsidRDefault="00EF1D62">
       <w:pPr>
         <w:pStyle w:val="Normal10"/>
         <w:keepNext/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="60" w:after="60"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">διαμόρφωσης χώρων </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="748FEF78" w14:textId="77777777" w:rsidR="00EF1D62" w:rsidRPr="005D3299" w:rsidRDefault="00EF1D62" w:rsidP="00EF1D62">
+    <w:p w14:paraId="748FEF78" w14:textId="77777777" w:rsidR="00EF1D62" w:rsidRPr="004D06C7" w:rsidRDefault="00EF1D62">
       <w:pPr>
         <w:pStyle w:val="Normal10"/>
         <w:keepNext/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="60" w:after="60"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">προβολής – προώθησης </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E2BCAA" w14:textId="77777777" w:rsidR="00EF1D62" w:rsidRPr="005D3299" w:rsidRDefault="00EF1D62" w:rsidP="00EF1D62">
+    <w:p w14:paraId="50E2BCAA" w14:textId="77777777" w:rsidR="00EF1D62" w:rsidRPr="004D06C7" w:rsidRDefault="00EF1D62">
       <w:pPr>
         <w:pStyle w:val="Normal10"/>
         <w:keepNext/>
         <w:keepLines w:val="0"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:autoSpaceDN/>
         <w:adjustRightInd/>
         <w:spacing w:before="60" w:after="60"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">άλλων δαπανών </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256C9928" w14:textId="77777777" w:rsidR="00EF1D62" w:rsidRDefault="00EF1D62" w:rsidP="00EF1D62">
+    <w:p w14:paraId="256C9928" w14:textId="77777777" w:rsidR="00EF1D62" w:rsidRPr="004D06C7" w:rsidRDefault="00EF1D62" w:rsidP="00EF1D62">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="523C4D60" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00EF1D62" w:rsidP="00BE4F73">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="523C4D60" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00EF1D62" w:rsidP="002B46FE">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ενδεικτικός</w:t>
       </w:r>
-      <w:r w:rsidR="00BE4F73" w:rsidRPr="005D3299">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidR="00BE4F73" w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Π</w:t>
       </w:r>
-      <w:r w:rsidR="00BE4F73" w:rsidRPr="005D3299">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidR="00BE4F73" w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">ίνακας </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Δ</w:t>
       </w:r>
-      <w:r w:rsidR="00BE4F73" w:rsidRPr="005D3299">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidR="00BE4F73" w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>απανών</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E713E67" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
+    <w:p w14:paraId="6E713E67" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="3240"/>
         <w:gridCol w:w="4860"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="6F2C34AF" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="6F2C34AF" w14:textId="77777777" w:rsidTr="00FF0D73">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="311"/>
+          <w:trHeight w:val="320"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0973F027" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="0973F027" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Α/Α</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FD0D006" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="3FD0D006" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>ΚΑΤΗΓΟΡΙΑ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48C95770" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="48C95770" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>ΠΡΟΒΛΕΠΟΜΕΝΟ ΚΟΣΤΟΣ (€)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="3E709585" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="3E709585" w14:textId="77777777" w:rsidTr="00FF0D73">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="411"/>
+          <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DEE04FB" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="0DEE04FB" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F41B7C5" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="7F41B7C5" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1733EF50" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="1733EF50" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="3C262F4F" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="3C262F4F" w14:textId="77777777" w:rsidTr="00FF0D73">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0024F7C5" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="0024F7C5" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2541FBFD" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="2541FBFD" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>ΕΞΟΠΛΙΣΜΟΣ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F6CCDF5" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="6F6CCDF5" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Unicode MS" w:hAnsi="Aptos"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="65C934BD" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="65C934BD" w14:textId="77777777" w:rsidTr="00FF0D73">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FF1B48E" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="1FF1B48E" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16A870AC" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="16A870AC" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>ΕΙΔΙΚΕΣ ΕΓΚΑΤΑΣΤΑΣΕΙΣ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56F73C17" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="56F73C17" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial Unicode MS" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Arial Unicode MS" w:hAnsi="Aptos"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="4EE374D9" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="4EE374D9" w14:textId="77777777" w:rsidTr="00FF0D73">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72F9368F" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="72F9368F" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DAF0E79" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="5DAF0E79" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>ΣΥΝΟΛΟ (Α)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FCB21FC" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="1FCB21FC" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="685DB2A7" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="685DB2A7" w14:textId="77777777" w:rsidTr="00FF0D73">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07067A6F" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="07067A6F" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E93A062" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="1E93A062" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>ΔΙΑΜΟΡΦΩΣΗ ΧΩΡΩΝ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="207CA1F3" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="207CA1F3" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="110FABFA" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="110FABFA" w14:textId="77777777" w:rsidTr="00FF0D73">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D9BA687" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="6D9BA687" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07507E89" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="07507E89" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>ΠΡΟΒΟΛΗ-ΠΡΟΩΘΗΣΗ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3612FA0E" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="3612FA0E" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="13574963" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="13574963" w14:textId="77777777" w:rsidTr="00FF0D73">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="214554D6" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="214554D6" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BD4665D" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="7BD4665D" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>ΑΛΛΕΣ ΔΑΠΑΝΕΣ</w:t>
             </w:r>
-            <w:r w:rsidR="00EF1D62">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidR="00EF1D62" w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (προσδιορίστε)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E67E8B6" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="1E67E8B6" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="764C822A" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="764C822A" w14:textId="77777777" w:rsidTr="00FF0D73">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16A72872" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="16A72872" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25C749D9" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="25C749D9" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>ΣΥΝΟΛΟ (Β)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6968D8A8" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="6968D8A8" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="2F6853A5" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="2F6853A5" w14:textId="77777777" w:rsidTr="00FF0D73">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="702A7CFE" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="702A7CFE" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3240" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="290A004E" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="290A004E" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="72"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>ΓΕΝΙΚΟ ΣΥΝΟΛΟ (Α+Β)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4860" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FBA76B1" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="7FBA76B1" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="505DB7C8" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
+    <w:p w14:paraId="505DB7C8" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36606181" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="00EF1D62" w:rsidRDefault="00EF1D62" w:rsidP="00EF1D62">
-[...1 lines deleted...]
-        <w:pStyle w:val="af8"/>
+    <w:p w14:paraId="36606181" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="002B46FE" w:rsidRDefault="00EF1D62">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="002B46FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t>Ποιες πηγές χρηματοδότησης θα χρησιμοποιήσετε και σε ποιο ποσοστό την καθεμιά; Δικαιολογήστε τον καταμερισμό που προτείνετε.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A895048" w14:textId="77777777" w:rsidR="00EF1D62" w:rsidRPr="00EF1D62" w:rsidRDefault="00EF1D62" w:rsidP="00EF1D62">
+    <w:p w14:paraId="2A895048" w14:textId="77777777" w:rsidR="00EF1D62" w:rsidRPr="004D06C7" w:rsidRDefault="00EF1D62" w:rsidP="00EF1D62">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="107" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="107" w:type="dxa"/>
           <w:right w:w="107" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3780"/>
         <w:gridCol w:w="3060"/>
         <w:gridCol w:w="1980"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="5B699F78" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="5B699F78" w14:textId="77777777" w:rsidTr="00FF0D73">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
-          <w:p w14:paraId="70D99965" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="70D99965" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:pStyle w:val="Dapanes"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>ΚΑΤΗΓΟΡΙΑ ΔΑΠΑΝΗΣ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66DE9D38" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="66DE9D38" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:pStyle w:val="Normal10"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>ΠΟΣΟ (€)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05424BFB" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="05424BFB" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:pStyle w:val="Normal10"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="5281199A" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="5281199A" w14:textId="77777777" w:rsidTr="00FF0D73">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
-          <w:p w14:paraId="7E179CC6" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="7E179CC6" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:pStyle w:val="Dapanes"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:spacing w:before="80" w:after="80"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">Ίδια Κεφάλαια </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AE6647E" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="6AE6647E" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:pStyle w:val="Normal10"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="23AA2CB0" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="23AA2CB0" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:pStyle w:val="Normal10"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="0097F46D" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="0097F46D" w14:textId="77777777" w:rsidTr="00FF0D73">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
-          <w:p w14:paraId="3DC01597" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="3DC01597" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:pStyle w:val="Dapanes"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:spacing w:before="80" w:after="80"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>Τραπεζικός Δανεισμός</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D092A3C" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="0D092A3C" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33A5F43F" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="33A5F43F" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="5B22C6E1" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="5B22C6E1" w14:textId="77777777" w:rsidTr="00FF0D73">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
-          <w:p w14:paraId="60889D69" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="60889D69" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:pStyle w:val="Dapanes"/>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:spacing w:before="80" w:after="80"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t xml:space="preserve">Επιχορήγηση </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="740BBE9A" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="740BBE9A" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="019C101D" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="019C101D" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE4F73" w:rsidRPr="005D3299" w14:paraId="73172D5C" w14:textId="77777777" w:rsidTr="00FF0D73">
+      <w:tr w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w14:paraId="73172D5C" w14:textId="77777777" w:rsidTr="00FF0D73">
         <w:tblPrEx>
           <w:tblCellMar>
             <w:left w:w="108" w:type="dxa"/>
             <w:right w:w="108" w:type="dxa"/>
           </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
-          <w:p w14:paraId="6034953B" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="6034953B" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ΣΥΝΟΛΟ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
-          <w:p w14:paraId="5C4DE886" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="5C4DE886" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:spacing w:before="80" w:after="80" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
-          <w:p w14:paraId="33DE52B1" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
+          <w:p w14:paraId="33DE52B1" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00FF0D73">
             <w:pPr>
               <w:pStyle w:val="Table"/>
               <w:keepLines w:val="0"/>
               <w:widowControl/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:spacing w:before="80" w:after="80"/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>100</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B341330" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
+    <w:p w14:paraId="5B341330" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="77D10083" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77D10083" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="004D06C7" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="af8"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="728F34BE" w14:textId="3E749486" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="38"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-        <w:pStyle w:val="af8"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Να χρησιμοποιήσετε τον ακόλουθο ενδεικτικό πίνακα των Αποτελεσμάτων Χρήσης </w:t>
+      </w:r>
+      <w:r w:rsidR="002B46FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="002B46FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="002B46FE" w:rsidRPr="002B46FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidR="002B46FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="002B46FE" w:rsidRPr="002B46FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">και να δημιουργήσετε μια κατάσταση αποτελεσμάτων χρήσης για τα πρώτα 3 έτη λειτουργίας της επιχείρησης. Μπορείτε να αναλύσετε περαιτέρω κάποιους υπολογισμούς σας στο Παράρτημα της εργασίας. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D80DA96" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="002A0B9A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="af7"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="360" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3630"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1374"/>
+        <w:gridCol w:w="3628"/>
+        <w:gridCol w:w="1510"/>
+        <w:gridCol w:w="1375"/>
         <w:gridCol w:w="1423"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002A0B9A" w14:paraId="0ACFC223" w14:textId="77777777" w:rsidTr="006D7DC4">
+      <w:tr w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w14:paraId="0ACFC223" w14:textId="77777777" w:rsidTr="006D7DC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3717" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="7AE74878" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
-[...1 lines deleted...]
-              <w:pStyle w:val="af8"/>
+          <w:p w14:paraId="7AE74878" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Είδος </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="15D40FB8" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
-[...1 lines deleted...]
-              <w:pStyle w:val="af8"/>
+          <w:p w14:paraId="15D40FB8" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA78DE">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>ο</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> έτος</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="036BBD85" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
-[...1 lines deleted...]
-              <w:pStyle w:val="af8"/>
+          <w:p w14:paraId="036BBD85" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA78DE">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>ο</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> έτος</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1468" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="57524938" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
-[...1 lines deleted...]
-              <w:pStyle w:val="af8"/>
+          <w:p w14:paraId="57524938" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA78DE">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>ο</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> έτος</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A0B9A" w14:paraId="166482D4" w14:textId="77777777" w:rsidTr="006D7DC4">
+      <w:tr w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w14:paraId="166482D4" w14:textId="77777777" w:rsidTr="006D7DC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3717" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F57758E" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
-[...1 lines deleted...]
-              <w:pStyle w:val="af8"/>
+          <w:p w14:paraId="5F57758E" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Πωλήσεις</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3945B54F" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
-[...1 lines deleted...]
-              <w:pStyle w:val="af8"/>
+          <w:p w14:paraId="3945B54F" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="424960AE" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
-[...1 lines deleted...]
-              <w:pStyle w:val="af8"/>
+          <w:p w14:paraId="424960AE" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1468" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="140EC9E8" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
-[...1 lines deleted...]
-              <w:pStyle w:val="af8"/>
+          <w:p w14:paraId="140EC9E8" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A0B9A" w14:paraId="5A391807" w14:textId="77777777" w:rsidTr="006D7DC4">
+      <w:tr w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w14:paraId="5A391807" w14:textId="77777777" w:rsidTr="006D7DC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3717" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28FBC5AD" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
-[...1 lines deleted...]
-              <w:pStyle w:val="af8"/>
+          <w:p w14:paraId="28FBC5AD" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">(-) Κόστος </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Πωληθέντων</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DDB3C56" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
-[...1 lines deleted...]
-              <w:pStyle w:val="af8"/>
+          <w:p w14:paraId="5DDB3C56" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EA69BD0" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
-[...1 lines deleted...]
-              <w:pStyle w:val="af8"/>
+          <w:p w14:paraId="3EA69BD0" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1468" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18B45BF9" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
-[...1 lines deleted...]
-              <w:pStyle w:val="af8"/>
+          <w:p w14:paraId="18B45BF9" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A0B9A" w14:paraId="16B5C5E8" w14:textId="77777777" w:rsidTr="006D7DC4">
+      <w:tr w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w14:paraId="16B5C5E8" w14:textId="77777777" w:rsidTr="006D7DC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3717" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="5B5BA3B3" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
-[...1 lines deleted...]
-              <w:pStyle w:val="af8"/>
+          <w:p w14:paraId="5B5BA3B3" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Μικτό Κέρδος </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="65A3FE17" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
-[...1 lines deleted...]
-              <w:pStyle w:val="af8"/>
+          <w:p w14:paraId="65A3FE17" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="5F57A00E" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
-[...1 lines deleted...]
-              <w:pStyle w:val="af8"/>
+          <w:p w14:paraId="5F57A00E" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1468" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="3FA421E9" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
-[...1 lines deleted...]
-              <w:pStyle w:val="af8"/>
+          <w:p w14:paraId="3FA421E9" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A0B9A" w14:paraId="0B909049" w14:textId="77777777" w:rsidTr="006D7DC4">
+      <w:tr w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w14:paraId="0B909049" w14:textId="77777777" w:rsidTr="006D7DC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3717" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56761C16" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
-[...1 lines deleted...]
-              <w:pStyle w:val="af8"/>
+          <w:p w14:paraId="56761C16" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>(-) Λειτουργικά Έξοδα</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C206AC9" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
-[...1 lines deleted...]
-              <w:pStyle w:val="af8"/>
+          <w:p w14:paraId="0C206AC9" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52AD5EFC" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
-[...1 lines deleted...]
-              <w:pStyle w:val="af8"/>
+          <w:p w14:paraId="52AD5EFC" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1468" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6021CBB4" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
-[...1 lines deleted...]
-              <w:pStyle w:val="af8"/>
+          <w:p w14:paraId="6021CBB4" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A0B9A" w14:paraId="424DDE22" w14:textId="77777777" w:rsidTr="006D7DC4">
+      <w:tr w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w14:paraId="424DDE22" w14:textId="77777777" w:rsidTr="006D7DC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3717" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43FBF678" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
-[...1 lines deleted...]
-              <w:pStyle w:val="af8"/>
+          <w:p w14:paraId="43FBF678" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>(-) Χρηματοοικονομικά έξοδα</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="342B2B0B" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
-[...1 lines deleted...]
-              <w:pStyle w:val="af8"/>
+          <w:p w14:paraId="342B2B0B" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="771F097A" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
-[...1 lines deleted...]
-              <w:pStyle w:val="af8"/>
+          <w:p w14:paraId="771F097A" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1468" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CBB8E45" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
-[...1 lines deleted...]
-              <w:pStyle w:val="af8"/>
+          <w:p w14:paraId="7CBB8E45" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A0B9A" w14:paraId="29955627" w14:textId="77777777" w:rsidTr="006D7DC4">
+      <w:tr w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w14:paraId="29955627" w14:textId="77777777" w:rsidTr="006D7DC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3717" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="404F9BF0" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="008347F4" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
-[...1 lines deleted...]
-              <w:pStyle w:val="af8"/>
+          <w:p w14:paraId="404F9BF0" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Αποτελέσματα Χρήσης</w:t>
+              <w:t>Αποτελέσματα Χρήσης (Καθαρά Κέρδη προ Φόρων)</w:t>
             </w:r>
-            <w:r w:rsidRPr="008347F4">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="491E1B02" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="22FEE6E2" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Καθαρά Κέρδη προ Φόρων)</w:t>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1468" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="27EC26B3" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w14:paraId="7021AC5F" w14:textId="77777777" w:rsidTr="006D7DC4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3717" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6116E7B0" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Φόρος Εισοδήματος (24%)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C33CC1" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AFE8E95" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1468" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22B0B522" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w14:paraId="6F675D15" w14:textId="77777777" w:rsidTr="006D7DC4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3717" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+          </w:tcPr>
+          <w:p w14:paraId="56DE9C3D" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D06C7">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Καθαρά Κέρδη μετά Φόρων</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="491E1B02" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
-[...1 lines deleted...]
-              <w:pStyle w:val="af8"/>
+          <w:p w14:paraId="351CC75F" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="22FEE6E2" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
-[...1 lines deleted...]
-              <w:pStyle w:val="af8"/>
+          <w:p w14:paraId="2C1960FA" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1468" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w14:paraId="27EC26B3" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
-[...1 lines deleted...]
-              <w:pStyle w:val="af8"/>
+          <w:p w14:paraId="64AA2C03" w14:textId="77777777" w:rsidR="002A0B9A" w:rsidRPr="004D06C7" w:rsidRDefault="002A0B9A" w:rsidP="006D7DC4">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A0B9A" w14:paraId="7021AC5F" w14:textId="77777777" w:rsidTr="006D7DC4">
-[...21 lines deleted...]
-              <w:t>Φόρος Εισοδήματος (24%)</w:t>
+    </w:tbl>
+    <w:p w14:paraId="61B1F583" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F75B479" w14:textId="77777777" w:rsidR="002B46FE" w:rsidRDefault="002B46FE" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="8820" w:type="dxa"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8820"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B46FE" w:rsidRPr="004D06C7" w14:paraId="1382B09B" w14:textId="77777777" w:rsidTr="002B46FE">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8820" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A651926" w14:textId="4E5B1A7E" w:rsidR="002B46FE" w:rsidRPr="004D06C7" w:rsidRDefault="002B46FE">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="13" w:name="_Toc198623524"/>
+            <w:r w:rsidRPr="002B46FE">
+              <w:lastRenderedPageBreak/>
+              <w:t>Σχέδιο Υλοποίησης και Ορόσημα</w:t>
             </w:r>
-          </w:p>
-[...131 lines deleted...]
-            </w:pPr>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61B1F583" w14:textId="77777777" w:rsidR="00BE4F73" w:rsidRPr="005D3299" w:rsidRDefault="00BE4F73" w:rsidP="00BE4F73">
+    <w:p w14:paraId="48D58283" w14:textId="77777777" w:rsidR="002B46FE" w:rsidRDefault="002B46FE" w:rsidP="002B46FE">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="2AE00CF6" w14:textId="77777777" w:rsidR="00EF1D62" w:rsidRDefault="00EF1D62" w:rsidP="00BE4F73">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1974B39E" w14:textId="1D185083" w:rsidR="002B46FE" w:rsidRPr="002B46FE" w:rsidRDefault="002B46FE" w:rsidP="002B46FE">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B46FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Δημιουργήστε ένα χρονοδιάγραμμα για την εκκίνηση και ανάπτυξη της επιχείρησης. Μπορείτε να χρησιμοποιήσετε διάγραμμα </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002B46FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Gantt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002B46FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ή απλή λίστα ενεργειών.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B41FBF" w14:textId="7F65C8ED" w:rsidR="002B46FE" w:rsidRPr="0006775C" w:rsidRDefault="002B46FE" w:rsidP="002B46FE">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B46FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Να περιλαμβάνει:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73E4E054" w14:textId="537C94FE" w:rsidR="002B46FE" w:rsidRPr="002B46FE" w:rsidRDefault="002B46FE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B46FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Φάσεις (ανάπτυξη, δοκιμές, λανσάρισμα)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="557B9D3B" w14:textId="6D6CBB99" w:rsidR="002B46FE" w:rsidRPr="0006775C" w:rsidRDefault="002B46FE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B46FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Ορόσημα (π.χ. πρώτος πελάτης, επίσημο άνοιγμα, εύρεση επενδυτή)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024BC5BE" w14:textId="77777777" w:rsidR="002B46FE" w:rsidRPr="002B46FE" w:rsidRDefault="002B46FE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B46FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Υπεύθυνοι για κάθε ενέργεια</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="487D5750" w14:textId="77777777" w:rsidR="002B46FE" w:rsidRPr="002B46FE" w:rsidRDefault="002B46FE" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AE00CF6" w14:textId="77777777" w:rsidR="00EF1D62" w:rsidRPr="002B46FE" w:rsidRDefault="00EF1D62" w:rsidP="002B46FE">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8820"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004C4A88" w:rsidRPr="005D3299" w14:paraId="60FA649F" w14:textId="77777777" w:rsidTr="00CC6D6F">
+      <w:tr w:rsidR="004C4A88" w:rsidRPr="002B46FE" w14:paraId="60FA649F" w14:textId="77777777" w:rsidTr="00CC6D6F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8820" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="705DFE87" w14:textId="59D1358D" w:rsidR="004C4A88" w:rsidRPr="005D3299" w:rsidRDefault="00000000" w:rsidP="004C4A88">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:bookmarkStart w:id="14" w:name="_Hlk198623273"/>
+          <w:p w14:paraId="705DFE87" w14:textId="710B9E47" w:rsidR="004C4A88" w:rsidRPr="002B46FE" w:rsidRDefault="0091436C" w:rsidP="002B46FE">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002B46FE">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="002B46FE">
+              <w:instrText>HYPERLINK \l "Περιεχόμενα"</w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="002B46FE">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:bookmarkStart w:id="15" w:name="_Toc132018482"/>
+            <w:bookmarkStart w:id="16" w:name="_Toc198623525"/>
+            <w:r w:rsidR="002B46FE" w:rsidRPr="002B46FE">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-            </w:pPr>
-[...25 lines deleted...]
-              <w:t>ΠΗΓΕΣ</w:t>
+              <w:t>8.</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="8"/>
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:r w:rsidR="004C4A88" w:rsidRPr="002B46FE">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="002B46FE">
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:bookmarkEnd w:id="15"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="002B46FE" w:rsidRPr="002B46FE">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>Aναφορές</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="16"/>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="14"/>
     </w:tbl>
-    <w:p w14:paraId="00F3110A" w14:textId="77777777" w:rsidR="004C4A88" w:rsidRPr="005D3299" w:rsidRDefault="004C4A88" w:rsidP="004C4A88">
+    <w:p w14:paraId="00F3110A" w14:textId="77777777" w:rsidR="004C4A88" w:rsidRPr="004D06C7" w:rsidRDefault="004C4A88" w:rsidP="004C4A88">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07E167FB" w14:textId="77777777" w:rsidR="004C4A88" w:rsidRDefault="004C4A88" w:rsidP="004C4A88">
+    <w:p w14:paraId="6D5EB643" w14:textId="19E4918C" w:rsidR="0007390B" w:rsidRPr="002B46FE" w:rsidRDefault="004C4A88" w:rsidP="002B46FE">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005D3299">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Παρακαλώ </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:t xml:space="preserve">Παρακαλώ περιγράψτε τις αναφορές σας σε μελέτες, βιβλία, ηλεκτρονικές πηγές που χρησιμοποιήσατε για την εκπόνηση της Μελέτης σας. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B15EA2" w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">περιγράψτε τις αναφορές σας σε μελέτες, βιβλία, ηλεκτρονικές πηγές που χρησιμοποιήσατε για την εκπόνηση της Μελέτης σας. </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Ακολουθήστε σαν πρότυπο τα παρακάτω παραδείγματα:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D5EB643" w14:textId="77777777" w:rsidR="0007390B" w:rsidRDefault="0007390B" w:rsidP="00B15EA2">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="658328E1" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="00350A34">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t>1. Βιβλίο</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C41D9F" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>1. Βιβλίο</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Συγγραφέας ή συγγραφείς, Αρχικά (Χρονιά), </w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Τίτλος Βιβλίου με Πλάγια Γραφή</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Τόπος έκδοσης: Εκδότης.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B14D74" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="002B32C0" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
+    <w:p w14:paraId="45B14D74" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Παράδειγμα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF53C2C" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="0007390B" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+    <w:p w14:paraId="04124672" w14:textId="63AA5DFD" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="002B46FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Χρήστου, Ε. (1999), </w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Έρευνα Τουριστικής Αγοράς</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Αθήνα: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Interbooks</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04124672" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="0007390B" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
-[...8 lines deleted...]
-    <w:p w14:paraId="4C252A74" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="0007390B" w:rsidRDefault="00B15EA2" w:rsidP="0007390B">
+    <w:p w14:paraId="3B0B48A0" w14:textId="77777777" w:rsidR="002B46FE" w:rsidRDefault="002B46FE" w:rsidP="0007390B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+    </w:p>
+    <w:p w14:paraId="4C252A74" w14:textId="70B06B24" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="0007390B">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>2. Άρθρο εφημερίδας</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48DA6FF8" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="0007390B" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
+    <w:p w14:paraId="48DA6FF8" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Συγγραφέας, Αρχικά (Χρονιά), </w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Τίτλος άρθρου</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Όνομα Εφημερίδας με Πλάγια Γραφή</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Ημερομηνία φύλλου, Σελίδα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F065009" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="0007390B" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
+    <w:p w14:paraId="7F065009" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Παράδειγμα </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30396C65" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="0007390B" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+    <w:p w14:paraId="30396C65" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Πουτέτση</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Χ. (2009), </w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Μειώση</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 30% των κρατήσεων στον τουρισμό</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Το Βήμα</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, 14 Φεβρουαρίου,  σελ. 21. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="260033BD" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="0007390B" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+    <w:p w14:paraId="260033BD" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70CD935A" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="0007390B" w:rsidRDefault="00B15EA2" w:rsidP="0007390B">
+    <w:p w14:paraId="70CD935A" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="0007390B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3. Άρθρο επιστημονικού περιοδικού (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>journal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="199ADEA8" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="0007390B" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
+    <w:p w14:paraId="199ADEA8" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Συγγραφέας, Αρχικά (Χρονιά), </w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Τίτλος άρθρου</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Όνομα Επιστημονικού Περιοδικού με Πλάγια Γραφή</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Τόμος </w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Αριθμός τεύχους), Σελίδες.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655C895A" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="0007390B" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
+    <w:p w14:paraId="655C895A" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Παράδειγμα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0E35FC" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="0007390B" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="aa"/>
+    <w:p w14:paraId="2A0E35FC" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Παπαδόπουλος, Γ. (2001), </w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Αειφόρος τουριστική ανάπτυξη σε νησιώτικες περιοχές</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Τουριστικά Θέματα</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), σελ. 23-34.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E39DAC9" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="0007390B" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="aa"/>
+    <w:p w14:paraId="7E39DAC9" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C8B53D9" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="0007390B" w:rsidRDefault="00B15EA2" w:rsidP="0007390B">
+    <w:p w14:paraId="0C8B53D9" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="0007390B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4. Κεφάλαιο σε βιβλίο</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="581C6500" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="0007390B" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
+    <w:p w14:paraId="581C6500" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Συγγραφέας, Αρχικά (Χρονιά), </w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Τίτλος Κεφαλαίου</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Όνομα Συγγραφέα Βιβλίου, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Τίτλος Βιβλίου με Πλάγια Γραφή</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Τόπος έκδοσης: Εκδότης</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Σελίδες.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="545BA18B" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="002B32C0" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
+    <w:p w14:paraId="545BA18B" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Παράδειγμα</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">Παράδειγμα </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A512497" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="0007390B">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Στεργίου, Δ. (2009), «Ο Όρος Αειφόρος Ανάπτυξη στην Ελληνική Τουριστική Εκπαίδευση», στον συλλογιστικό τόμο Ανδριώτης, Κ. (επιμελητής έκδοσης), </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Αειφορία</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> και Εναλλακτικός Τουρισμός: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Αγροτουρισμός</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Οικοτουρισμός</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Ορεινός &amp; Πολιτιστικός Τουρισμός</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Αθήνα: Σταμούλης, σελ. 235-253.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F59F8D" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="0007390B" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+    <w:p w14:paraId="75F59F8D" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF6D73C" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="0007390B" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="5"/>
+    <w:p w14:paraId="6AF6D73C" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5. Άρθρο σε πρακτικά συνεδρίου</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC121C" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="0007390B" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
+    <w:p w14:paraId="1AAC121C" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Συγγραφέας, Αρχικά (Χρονιά), </w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Τίτλος Άρθρου</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>»</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Πρακτικά Συνεδρίου</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Ημερομηνία διεξαγωγής, Διοργανωτής Συνεδρίου, Τόπος διεξαγωγής, Χώρα διεξαγωγής.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="563F72A5" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="0007390B" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
+    <w:p w14:paraId="563F72A5" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Παράδειγμα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B1DFFCD" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="0007390B" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+    <w:p w14:paraId="5B1DFFCD" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Αγιομυργιανάκης</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Μ., Στεργίου, Δ. και Ανδριώτης, Κ. (2008), «Αξιολόγηση Προγραμμάτων Σπουδών στην Ανώτατη Τουριστική Εκπαίδευση», </w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Πρακτικά </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Forum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Τουριστικής Εκπαίδευσης και Κατάρτισης – 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ο</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Διεθνές Συνέδριο</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>26-27 Ιουνίου 2008, Υπουργείο Τουριστικής Ανάπτυξης, Αθήνα, Ελλάδα.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28EB4FD7" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="0007390B" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+    <w:p w14:paraId="28EB4FD7" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6662A1F3" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="0007390B" w:rsidRDefault="00B15EA2" w:rsidP="0007390B">
+    <w:p w14:paraId="6662A1F3" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="0007390B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6. Διατριβή</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70EBE5FA" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="0007390B" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="a9"/>
+    <w:p w14:paraId="70EBE5FA" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Συγγραφέας, Αρχικά (Χρονιά), </w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Τίτλος Διατριβής με Πλάγια Γραφή</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Διατριβή, Πανεπιστήμιο.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E2ADF2" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="0007390B" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
+    <w:p w14:paraId="24E2ADF2" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Παράδειγμα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2737D5C9" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="0007390B" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+    <w:p w14:paraId="2737D5C9" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Γεωργίου, Ε. (2000), </w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Παράγοντες Διαμόρφωσης Τουριστικών Αντιλήψεων Μέσω της Σημειωτικής</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Διδακτορική Διατριβή, Πανεπιστήμιο Αιγαίου.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241154B1" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="0007390B" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="a9"/>
+    <w:p w14:paraId="241154B1" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47EAC784" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="0007390B" w:rsidRDefault="00B15EA2" w:rsidP="0007390B">
+    <w:p w14:paraId="47EAC784" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="0007390B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7. Ηλεκτρονικές πηγές</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F4FC28" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="0007390B" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
-[...1 lines deleted...]
-        <w:pStyle w:val="a9"/>
+    <w:p w14:paraId="14F4FC28" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="120"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Συγγραφέας, Αρχικά (Χρονιά), «Τίτλος καταχώρησης», Ακριβές </w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>URL</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, [ημερομηνία πρόσβασης].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="157A3EE9" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="0007390B" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
+    <w:p w14:paraId="157A3EE9" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
       <w:pPr>
         <w:spacing w:after="60"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Παράδειγμα</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DCC22DA" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="0007390B" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
+    <w:p w14:paraId="0DCC22DA" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Καλύβη</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Δ. (2006), «Ενδιαφέρον για επενδύσεις στον </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>αγροτουρισμό</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">», </w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>http</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>://</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>www</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>mactsa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>net</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>index</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>php</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>option</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>=</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>com</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>content</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&amp;</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>task</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>=</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>view</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>&amp;</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>id</w:t>
       </w:r>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>=22&amp;</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Itemid</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0007390B">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+      <w:r w:rsidRPr="004D06C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">=29, [πρόσβαση  22/12/2007]. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B61AD21" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="0007390B" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+    <w:p w14:paraId="6B61AD21" w14:textId="77777777" w:rsidR="00B15EA2" w:rsidRPr="004D06C7" w:rsidRDefault="00B15EA2" w:rsidP="00B15EA2">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D3BC413" w14:textId="77777777" w:rsidR="004C4A88" w:rsidRPr="0007390B" w:rsidRDefault="004C4A88" w:rsidP="00BE4F73">
+    <w:p w14:paraId="1D3BC413" w14:textId="77777777" w:rsidR="004C4A88" w:rsidRPr="0006775C" w:rsidRDefault="004C4A88" w:rsidP="00BE4F73">
       <w:pPr>
         <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="004C4A88" w:rsidRPr="0007390B" w:rsidSect="00FD0C12">
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:p w14:paraId="06B7F08B" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1145314F" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49847BD5" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C255D1E" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68CC7BA4" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EDF5144" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51D3753B" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50928584" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79E1D380" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1191D0DE" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7386786B" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45779A96" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71BC2B29" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16BA9C5A" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="586FF544" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4498D911" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="560EE275" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="261ED7C9" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75975B95" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D1BDDAA" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="052CB0A2" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52DB47FD" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7110C2AF" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EAD062E" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CDDCDFD" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="046733C7" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BFA53E2" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="012AD270" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B6124DB" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="408D702A" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BC1E14B" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="660638F5" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5626A5D5" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5778B903" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25125069" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53D07A32" w14:textId="77777777" w:rsidR="0006775C" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+      <w:pPr>
+        <w:ind w:right="-944"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0006775C" w:rsidSect="0006775C">
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:pgNumType w:start="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
+        <w:tblCellMar>
+          <w:right w:w="113" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3960"/>
+        <w:gridCol w:w="1772"/>
+        <w:gridCol w:w="153"/>
+        <w:gridCol w:w="673"/>
+        <w:gridCol w:w="673"/>
+        <w:gridCol w:w="1009"/>
+        <w:gridCol w:w="327"/>
+        <w:gridCol w:w="1299"/>
+        <w:gridCol w:w="1299"/>
+        <w:gridCol w:w="839"/>
+        <w:gridCol w:w="836"/>
+        <w:gridCol w:w="836"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0006775C" w:rsidRPr="00F076D7" w14:paraId="1F289C0E" w14:textId="77777777" w:rsidTr="0006775C">
+        <w:trPr>
+          <w:trHeight w:val="415"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A61C72F" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00000413" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-944"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Business</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Model </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+              </w:rPr>
+              <w:t>Canvas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34231337" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00F076D7" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-944"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40A50736" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00F076D7" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-944"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1612817B" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00F076D7" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-944"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EFDFD82" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00F076D7" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-944"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50F35C69" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00F076D7" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-944"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="232D0F79" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00F076D7" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-944"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12B75AF1" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00F076D7" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-944"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0006775C" w:rsidRPr="00F076D7" w14:paraId="4E85F19C" w14:textId="77777777" w:rsidTr="0006775C">
+        <w:trPr>
+          <w:trHeight w:val="262"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73F78A04" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00F076D7" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-944"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A76BFD9" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00F076D7" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-944"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38AAE689" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00F076D7" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-944"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F5AF59B" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00F076D7" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-944"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F8CFB00" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00F076D7" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-944"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0006775C" w:rsidRPr="00000413" w14:paraId="1EADC53C" w14:textId="77777777" w:rsidTr="0006775C">
+        <w:trPr>
+          <w:trHeight w:val="266"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="0392D9DF" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00000413" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-944"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Partners</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="33BCFE94" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00000413" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-944"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Activities</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="747F40F0" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00000413" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-944"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Value</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Propositions</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="50EB3AD6" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00000413" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-944"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Customer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Relationships</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B3D0320" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00000413" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-944"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Customer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Segments</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0006775C" w:rsidRPr="00F076D7" w14:paraId="1403642C" w14:textId="77777777" w:rsidTr="0006775C">
+        <w:trPr>
+          <w:trHeight w:val="1593"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B7443C6" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00F83D4F" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0658C685" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00F076D7" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F83D4F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="16C489A7" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00F83D4F" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CE17B07" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00F83D4F" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="4139673A" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00F83D4F" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="5239F1F0" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00F076D7" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0006775C" w:rsidRPr="00F076D7" w14:paraId="36D57398" w14:textId="77777777" w:rsidTr="0006775C">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="6126B99C" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00F076D7" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-944"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="25AB7668" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00000413" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-944"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Resources</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DEA3A5D" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00000413" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-944"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DCDDFAB" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00000413" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-944"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Channels</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E0A93D0" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00F076D7" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-944"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0006775C" w:rsidRPr="00F076D7" w14:paraId="7C095D21" w14:textId="77777777" w:rsidTr="0006775C">
+        <w:trPr>
+          <w:trHeight w:val="1673"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C070AD" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00F076D7" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-944"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="32AF6A40" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00494DA4" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E8BE515" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00F076D7" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-944"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="27E00337" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00F83D4F" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F2F2F2" w:themeColor="background1" w:themeShade="F2"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="57E80B61" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00F076D7" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-944"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0006775C" w:rsidRPr="00000413" w14:paraId="03CB189D" w14:textId="77777777" w:rsidTr="0006775C">
+        <w:trPr>
+          <w:trHeight w:val="279"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E46B37A" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00000413" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-944"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Cost</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Structure</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="496005CB" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00000413" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-944"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00000413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Revenue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00000413">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Streams</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0006775C" w:rsidRPr="00F83D4F" w14:paraId="11785202" w14:textId="77777777" w:rsidTr="0006775C">
+        <w:trPr>
+          <w:trHeight w:val="2133"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="217BE6AD" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00F83D4F" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="294D31B2" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="00F83D4F" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-18"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0006775C" w:rsidRPr="00E87C08" w14:paraId="17B31459" w14:textId="77777777" w:rsidTr="0006775C">
+        <w:trPr>
+          <w:trHeight w:val="50"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="12"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FEED01F" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="0006775C" w:rsidRDefault="0006775C" w:rsidP="00C674B7">
+            <w:pPr>
+              <w:ind w:right="-944"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006775C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Designed by: The Business Model Foundry (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidRPr="0006775C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>www.businessmodelgeneration.com/canvas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="0006775C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>). Word implementation by: Neos Chronos Limited (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="0006775C">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>https://neoschronos.com</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="0006775C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="16"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">). License: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="004B5316">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:sz w:val="16"/>
+                  <w:lang w:val="mr-IN"/>
+                </w:rPr>
+                <w:t>CC BY-SA 3.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7FECB6F6" w14:textId="7E3B092E" w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidRDefault="0006775C" w:rsidP="0006775C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="980"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0006775C" w:rsidRPr="00E87C08" w:rsidSect="0006775C">
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
+          <w:pgMar w:top="1800" w:right="1440" w:bottom="1800" w:left="1440" w:header="706" w:footer="706" w:gutter="0"/>
+          <w:pgNumType w:start="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01D8F518" w14:textId="77777777" w:rsidR="0006775C" w:rsidRPr="0006775C" w:rsidRDefault="0006775C" w:rsidP="00BE4F73">
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0006775C" w:rsidRPr="0006775C" w:rsidSect="0006775C">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3720D11E" w14:textId="77777777" w:rsidR="0046358D" w:rsidRDefault="0046358D" w:rsidP="00BE4F73">
+    <w:p w14:paraId="61EC7657" w14:textId="77777777" w:rsidR="00323D03" w:rsidRDefault="00323D03" w:rsidP="00BE4F73">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="757D567E" w14:textId="77777777" w:rsidR="0046358D" w:rsidRDefault="0046358D" w:rsidP="00BE4F73">
+    <w:p w14:paraId="4E81BB9B" w14:textId="77777777" w:rsidR="00323D03" w:rsidRDefault="00323D03" w:rsidP="00BE4F73">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="A1"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="A1"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="A1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="A1"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="A1"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="36395549"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="2F3FC270" w14:textId="77777777" w:rsidR="00D85A47" w:rsidRDefault="00D85A47">
         <w:pPr>
-          <w:pStyle w:val="a3"/>
+          <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00E226D0">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3C131D5A" w14:textId="77777777" w:rsidR="00D85A47" w:rsidRDefault="00D85A47" w:rsidP="00FD0C12">
     <w:pPr>
-      <w:pStyle w:val="a3"/>
+      <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D02F564" w14:textId="77777777" w:rsidR="0046358D" w:rsidRDefault="0046358D" w:rsidP="00BE4F73">
+    <w:p w14:paraId="5F92B45C" w14:textId="77777777" w:rsidR="00323D03" w:rsidRDefault="00323D03" w:rsidP="00BE4F73">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="550816BC" w14:textId="77777777" w:rsidR="0046358D" w:rsidRDefault="0046358D" w:rsidP="00BE4F73">
+    <w:p w14:paraId="0F9BA966" w14:textId="77777777" w:rsidR="00323D03" w:rsidRDefault="00323D03" w:rsidP="00BE4F73">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="007777CD"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="07FD2871"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5010E0BA"/>
+    <w:lvl w:ilvl="0" w:tplc="04080003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09E53FB0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="95AC6034"/>
+    <w:lvl w:ilvl="0" w:tplc="04080001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="108E4958"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="031CBC84"/>
+    <w:lvl w:ilvl="0" w:tplc="04080001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="12CF537C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5382084A"/>
+    <w:lvl w:ilvl="0" w:tplc="7DFCC916">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="ΚΕΦΑΛΑΙΟ %1:"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04080019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0408001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0408000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04080019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0408001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0408000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04080019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0408001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="151B5687"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="660EBBD2"/>
+    <w:lvl w:ilvl="0" w:tplc="04080001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="155D4C6B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FCD06724"/>
+    <w:lvl w:ilvl="0" w:tplc="0408000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B90157C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DD22DAF6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34927351"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="86FE470C"/>
+    <w:lvl w:ilvl="0" w:tplc="0408000F">
+      <w:start w:val="4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-      <w:start w:val="2"/>
+    <w:lvl w:ilvl="1" w:tplc="04080019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0408001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0408000F" w:tentative="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3.%1.%2"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04080019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0408001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0408000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04080019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0408001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38636C14"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EDBA7A94"/>
+    <w:lvl w:ilvl="0" w:tplc="04080001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="630" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-[...2 lines deleted...]
-      <w:lvlText w:val=".%2.%3.%4"/>
+    <w:lvl w:ilvl="1" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="1350" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-[...2 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+    <w:lvl w:ilvl="2" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1080" w:hanging="1080"/>
+        <w:ind w:left="2070" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-[...2 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+    <w:lvl w:ilvl="3" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1080" w:hanging="1080"/>
+        <w:ind w:left="2790" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-[...2 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+    <w:lvl w:ilvl="4" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:ind w:left="3510" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-[...2 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+    <w:lvl w:ilvl="5" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:ind w:left="4230" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-[...2 lines deleted...]
-      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+    <w:lvl w:ilvl="6" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1800" w:hanging="1800"/>
+        <w:ind w:left="4950" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5670" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6390" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02774D22"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="434A21B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1626F7AE"/>
-    <w:lvl w:ilvl="0" w:tplc="2EC483AC">
+    <w:tmpl w:val="57DAC5AE"/>
+    <w:lvl w:ilvl="0" w:tplc="04080001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="457A1EF6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F606F124"/>
+    <w:lvl w:ilvl="0" w:tplc="04080001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47F0126E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="87100C76"/>
+    <w:lvl w:ilvl="0" w:tplc="04080001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5026152E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B41AE1A0"/>
+    <w:lvl w:ilvl="0" w:tplc="04080003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1170" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04080003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1170" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04080003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1170" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3330" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4050" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4770" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5490" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6210" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6930" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56B235B1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="082490A6"/>
+    <w:lvl w:ilvl="0" w:tplc="04080001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D9A243F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="88B2A9F8"/>
+    <w:lvl w:ilvl="0" w:tplc="04080003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
         <w:sz w:val="24"/>
-        <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04080003">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66047DBD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="25906502"/>
+    <w:lvl w:ilvl="0" w:tplc="04080001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66B21573"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0248C240"/>
+    <w:lvl w:ilvl="0" w:tplc="04080003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="685A21AB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2EC483AC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F1C42A4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4DE479A4"/>
+    <w:lvl w:ilvl="0" w:tplc="2EC483AC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-180" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="540" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1260" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1980" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2700" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3420" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4140" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="705A6FA7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="634CB568"/>
+    <w:lvl w:ilvl="0" w:tplc="39A28D1A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Bullet10"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C8F632E4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04080005">
+    <w:lvl w:ilvl="2" w:tplc="9DBCC1BA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04080001">
+    <w:lvl w:ilvl="3" w:tplc="98521DC4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04080003">
+    <w:lvl w:ilvl="4" w:tplc="3318AF48" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04080005">
+    <w:lvl w:ilvl="5" w:tplc="FAF417EA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04080001">
+    <w:lvl w:ilvl="6" w:tplc="EE248FD4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04080003">
+    <w:lvl w:ilvl="7" w:tplc="57C80366" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04080005">
+    <w:lvl w:ilvl="8" w:tplc="CE1EDE44" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="723518AC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8C089F84"/>
+    <w:lvl w:ilvl="0" w:tplc="0408000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04080003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="990" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04080005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04080001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04080003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04080005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04080001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04080003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04080005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...81 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
-      </w:pPr>
-[...327 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04080001" w:tentative="1">
-[...88 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...2292 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1881433695">
+  <w:num w:numId="1" w16cid:durableId="1721902720">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1351418619">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2015378825">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="690112713">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2003384923">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1996375428">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="638413162">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="59139693">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1762945656">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="806052998">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="140081851">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1944532858">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="702248706">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1919169492">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="720596792">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="881018128">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="808592625">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="43844182">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="2137944244">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="2001884082">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1721902720">
-[...59 lines deleted...]
-  <w:num w:numId="22" w16cid:durableId="2048678912">
+  <w:num w:numId="21" w16cid:durableId="991449204">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="486559229">
-[...107 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="21"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BE4F73"/>
+    <w:rsid w:val="0006775C"/>
     <w:rsid w:val="0007390B"/>
+    <w:rsid w:val="00074B43"/>
+    <w:rsid w:val="000E01D7"/>
+    <w:rsid w:val="00110CCA"/>
     <w:rsid w:val="0013086C"/>
     <w:rsid w:val="00190D6E"/>
+    <w:rsid w:val="001A3A7D"/>
     <w:rsid w:val="001B0EA7"/>
     <w:rsid w:val="001F2043"/>
     <w:rsid w:val="00205632"/>
     <w:rsid w:val="002914AA"/>
     <w:rsid w:val="002A0B9A"/>
     <w:rsid w:val="002B32C0"/>
+    <w:rsid w:val="002B46FE"/>
     <w:rsid w:val="00312C7C"/>
+    <w:rsid w:val="003175FD"/>
+    <w:rsid w:val="00323D03"/>
+    <w:rsid w:val="00332764"/>
     <w:rsid w:val="00350A34"/>
     <w:rsid w:val="0046358D"/>
     <w:rsid w:val="004833EF"/>
     <w:rsid w:val="004C4A88"/>
+    <w:rsid w:val="004D06C7"/>
     <w:rsid w:val="004E17B1"/>
     <w:rsid w:val="004E53F1"/>
     <w:rsid w:val="005D3299"/>
+    <w:rsid w:val="00610D1B"/>
     <w:rsid w:val="006435A8"/>
     <w:rsid w:val="00671E41"/>
     <w:rsid w:val="007030CC"/>
     <w:rsid w:val="007409A3"/>
+    <w:rsid w:val="00764371"/>
+    <w:rsid w:val="008B2906"/>
+    <w:rsid w:val="008B2E45"/>
     <w:rsid w:val="008E3A0D"/>
     <w:rsid w:val="0091436C"/>
+    <w:rsid w:val="00A4464E"/>
     <w:rsid w:val="00A46DE5"/>
     <w:rsid w:val="00A85497"/>
     <w:rsid w:val="00AD5284"/>
+    <w:rsid w:val="00AF7B2D"/>
+    <w:rsid w:val="00B1470D"/>
     <w:rsid w:val="00B15EA2"/>
     <w:rsid w:val="00B20794"/>
     <w:rsid w:val="00BC377B"/>
     <w:rsid w:val="00BD3AD5"/>
     <w:rsid w:val="00BE44D6"/>
     <w:rsid w:val="00BE4866"/>
     <w:rsid w:val="00BE4F73"/>
     <w:rsid w:val="00C766BF"/>
     <w:rsid w:val="00C9191F"/>
+    <w:rsid w:val="00CC20CC"/>
     <w:rsid w:val="00CE62FD"/>
     <w:rsid w:val="00D85A47"/>
     <w:rsid w:val="00DF2EF8"/>
+    <w:rsid w:val="00E11C39"/>
+    <w:rsid w:val="00E122D7"/>
     <w:rsid w:val="00E20E6E"/>
     <w:rsid w:val="00E226D0"/>
     <w:rsid w:val="00E23235"/>
+    <w:rsid w:val="00E810D0"/>
+    <w:rsid w:val="00E87C08"/>
+    <w:rsid w:val="00EB7AC5"/>
     <w:rsid w:val="00EC4F7F"/>
     <w:rsid w:val="00ED29D0"/>
+    <w:rsid w:val="00EF11B8"/>
     <w:rsid w:val="00EF1D62"/>
     <w:rsid w:val="00F14A3F"/>
+    <w:rsid w:val="00F91705"/>
     <w:rsid w:val="00FA5670"/>
     <w:rsid w:val="00FD0C12"/>
     <w:rsid w:val="00FD331A"/>
     <w:rsid w:val="00FD4646"/>
     <w:rsid w:val="00FE5BE0"/>
     <w:rsid w:val="00FF0D73"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="el-GR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=";"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
   <w14:docId w14:val="21B22AF9"/>
   <w15:docId w15:val="{CB14C241-BFB3-44AC-87AA-3F1C075BF54C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="el-GR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13517,51 +15162,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -13740,1168 +15385,1167 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="el-GR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="1Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:qFormat/>
-    <w:rsid w:val="00BE4F73"/>
+    <w:rsid w:val="002B46FE"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="0000FF"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="2Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
     <w:qFormat/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
+  <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="3Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
     <w:qFormat/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
+  <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="4Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
     <w:qFormat/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="5">
+  <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="5Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
     <w:qFormat/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="120"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="6">
+  <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="6Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
     <w:qFormat/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="7">
+  <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="7Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
     <w:qFormat/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="8">
+  <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="8Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
     <w:qFormat/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Tahoma"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="9">
+  <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="9Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
     <w:qFormat/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="120" w:after="120"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Tahoma"/>
       <w:b/>
       <w:sz w:val="14"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="Char"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char">
-[...2 lines deleted...]
-    <w:link w:val="a3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="el-GR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Table">
     <w:name w:val="Table"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tittle">
     <w:name w:val="Tittle"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a4">
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="4F81BD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a5">
+  <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a6">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="Char0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char0">
-[...2 lines deleted...]
-    <w:link w:val="a6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="el-GR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="-">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="10">
+  <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:caps/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="20">
+  <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:ind w:left="220"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:smallCaps/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="30">
+  <w:style w:type="paragraph" w:styleId="TOC3">
     <w:name w:val="toc 3"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:ind w:left="440"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="1Char">
-[...3 lines deleted...]
-    <w:rsid w:val="00BE4F73"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:rsid w:val="002B46FE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="0000FF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="el-GR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="2Char">
-[...2 lines deleted...]
-    <w:link w:val="2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="el-GR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="3Char">
-[...2 lines deleted...]
-    <w:link w:val="3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="000000"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="el-GR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="4Char">
-[...2 lines deleted...]
-    <w:link w:val="4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:u w:val="single"/>
       <w:lang w:eastAsia="el-GR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="5Char">
-[...2 lines deleted...]
-    <w:link w:val="5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="el-GR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="6Char">
-[...2 lines deleted...]
-    <w:link w:val="6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="el-GR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="7Char">
-[...2 lines deleted...]
-    <w:link w:val="7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="8Char">
-[...2 lines deleted...]
-    <w:link w:val="8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="el-GR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="9Char">
-[...2 lines deleted...]
-    <w:link w:val="9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:b/>
       <w:sz w:val="14"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="el-GR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="Char1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndentChar"/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:ind w:left="360"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char1">
-[...2 lines deleted...]
-    <w:link w:val="a7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
+    <w:name w:val="Body Text Indent Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent"/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="el-GR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a8">
+  <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00BE4F73"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a9">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="Char2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char2">
-[...2 lines deleted...]
-    <w:link w:val="a9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="el-GR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="21">
+  <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="2Char0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:color w:val="00FF00"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="2Char0">
-[...2 lines deleted...]
-    <w:link w:val="21"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:color w:val="00FF00"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="el-GR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dapanes">
     <w:name w:val="Dapanes"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DapanesTitle">
     <w:name w:val="DapanesTitle"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:pageBreakBefore/>
       <w:widowControl w:val="0"/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Normal10">
     <w:name w:val="Normal10"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet10">
     <w:name w:val="Bullet10"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:keepLines/>
       <w:widowControl w:val="0"/>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="720"/>
         <w:tab w:val="left" w:pos="284"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="284" w:hanging="284"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="Char3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char3">
-[...2 lines deleted...]
-    <w:link w:val="aa"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="31">
+  <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="3Char0"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="3Char0">
-[...2 lines deleted...]
-    <w:link w:val="31"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="el-GR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
+  <w:style w:type="paragraph" w:styleId="DocumentMap">
     <w:name w:val="Document Map"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="Char4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="DocumentMapChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Tahoma"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char4">
-[...2 lines deleted...]
-    <w:link w:val="ab"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
+    <w:name w:val="Document Map Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="DocumentMap"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:szCs w:val="24"/>
       <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
       <w:lang w:eastAsia="el-GR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="-0">
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="40">
+  <w:style w:type="paragraph" w:styleId="TOC4">
     <w:name w:val="toc 4"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:ind w:left="660"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="50">
+  <w:style w:type="paragraph" w:styleId="TOC5">
     <w:name w:val="toc 5"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:ind w:left="880"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="60">
+  <w:style w:type="paragraph" w:styleId="TOC6">
     <w:name w:val="toc 6"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:ind w:left="1100"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="70">
+  <w:style w:type="paragraph" w:styleId="TOC7">
     <w:name w:val="toc 7"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:ind w:left="1320"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="80">
+  <w:style w:type="paragraph" w:styleId="TOC8">
     <w:name w:val="toc 8"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:ind w:left="1540"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="90">
+  <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:semiHidden/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:ind w:left="1760"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ac">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ad">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="Char5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char5">
-[...2 lines deleted...]
-    <w:link w:val="ad"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="el-GR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="22">
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
     <w:name w:val="Body Text Indent 2"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="2Char1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent2Char"/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:ind w:left="360"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="0000FF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="2Char1">
-[...2 lines deleted...]
-    <w:link w:val="22"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
+    <w:name w:val="Body Text Indent 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent2"/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:color w:val="0000FF"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="el-GR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ae">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="Char6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char6">
-[...2 lines deleted...]
-    <w:link w:val="ae"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="el-GR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af0">
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="Char7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Char7">
-[...2 lines deleted...]
-    <w:link w:val="af0"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="el-GR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="af1">
+  <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af2">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
     <w:name w:val="Επιτεύγματα"/>
-    <w:basedOn w:val="a9"/>
+    <w:basedOn w:val="BodyText"/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="1800"/>
       </w:tabs>
       <w:spacing w:after="60" w:line="220" w:lineRule="atLeast"/>
       <w:ind w:left="360" w:hanging="360"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b w:val="0"/>
       <w:spacing w:val="-5"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
     <w:name w:val="Διεύθυνση 1"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:framePr w:w="2160" w:wrap="notBeside" w:vAnchor="page" w:hAnchor="page" w:x="8281" w:y="1153"/>
       <w:spacing w:line="160" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="14"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af3">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a0">
     <w:name w:val="Τίτλος ενότητας"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af4">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a1">
     <w:name w:val="Αντικείμενο"/>
-    <w:basedOn w:val="a"/>
-    <w:next w:val="a9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="220" w:line="220" w:lineRule="atLeast"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="af5">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a2">
     <w:name w:val="Προσωπικές πληροφορίες"/>
-    <w:basedOn w:val="af2"/>
-    <w:next w:val="af2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="1800"/>
       </w:tabs>
       <w:spacing w:before="240"/>
       <w:ind w:left="245" w:hanging="245"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="32">
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
     <w:name w:val="Body Text Indent 3"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="3Char1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent3Char"/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="540"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="3Char1">
-[...2 lines deleted...]
-    <w:link w:val="32"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent3Char">
+    <w:name w:val="Body Text Indent 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent3"/>
     <w:rsid w:val="00BE4F73"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="el-GR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af6">
+  <w:style w:type="paragraph" w:styleId="BlockText">
     <w:name w:val="Block Text"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:spacing w:before="120" w:after="120" w:line="317" w:lineRule="exact"/>
       <w:ind w:left="19" w:right="10"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:szCs w:val="29"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="af7">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="el-GR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:styleId="-5">
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
     <w:name w:val="Light Grid Accent 5"/>
-    <w:basedOn w:val="a1"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="62"/>
     <w:rsid w:val="00BE4F73"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="el-GR"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
         <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
         <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
         <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
         <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
         <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:pPr>
@@ -14984,131 +16628,154 @@
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
         </w:tcBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1"/>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4BACC6"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af8">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FF0D73"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Web">
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D85A47"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001A3A7D"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:line="259" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="674966438">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="785468369">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="869298864">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/3.0/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://neoschronos.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.businessmodelgeneration.com/canvas" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Θέμα του Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -15370,81 +17037,74 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0E64684-379E-469E-B241-9ADACF61C1E2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>8776</Characters>
+  <Pages>13</Pages>
+  <Words>2077</Words>
+  <Characters>11842</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>73</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>98</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Τίτλος</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Επικεφαλίδες</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10381</CharactersWithSpaces>
+  <CharactersWithSpaces>13892</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>ionio</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>